--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hadi Quesneville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hadi QuesnevilleDirecteur adjoint - Direction pour la Science Ouverte (DipSO) Administrateur des Données Algorithmes et Codes de la recherche (ADAC) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hadi-quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3001-4908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137542860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210286699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358880330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en génétique des populations et bioinformatique. Post-doc en génétique épidémiologique. Travail dans le domaine de la génomique depuis plus de 20 ans, développant des méthodes et des outils informatiques pour annoter et explorer les génomes à travers l’intégration et l’analyse des données “omics”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développe des e-infrastructures faisant évoluer leur organisation pour suivre les évolutions scientifiques et technologiques de la biologie. Initiateur et ancien pilote de la WheatIS, un système d’information pour la génétique et la génomique du blé, construit sous l’égide de la wheat initiative, une initiative internationale pour coodonner la recherche sur le blé, et ancien coordinateur d’un nœud plante de l’Institut Français de Bioinformatique, nœud français de l’infrastructure bioinformatique européenne Elixir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aujourd'hui, chargé de mission auprès de la Direction Générale Déléguée à la Science et l’Innovation d’INRAE pour la gouvernance des données, des algorithmes, des codes et de l'IA en tant qu’Administrateur des données scientifique d’INRAE (Chief Data Officer). Directeur adjoint en charge du numérique scientifique à la direction pour la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference-free pipeline for detecting shared transposable elements from pan-genomes to retrace their dynamics in a species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-026-03984-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyntenyViewer: a comparative genomics-driven translational research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-scale long-read sequencing uncovers transposable elements associated with gene expression variation and adaptive signatures in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Radío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Guirao-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-29518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.2767. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genomic Survey of Mayetiola destructor Mobilome Provides New Insights into the Evolutionary History of Transposable Elements in the Cecidomyiid Midges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Mezghani Khemakhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0257996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE Hub: A community-oriented space for sharing and connecting tools, data, resources, and methods for transposable element annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. The Te Hub Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler A. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Heitkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hubley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-021-00244-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a successful international research community through data sharing: The case of the Wheat Information System (WheatIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caccamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.536. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.23525.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of transposable element analysis in the Arabidopsis thaliana genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-020-00223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in single-access information systems for wheat and rice crop improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Scheben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chon-Kit Kenneth Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locedie Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramil Mauleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.565-571. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bby016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress response, behavior, and development are shaped by transposable element-induced mutations in Drosophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel E Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Bogaerts-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite G Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Villanueva-Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.e1007900. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-019-0150-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Appels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellye Eversole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6403), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6403), pp.7191. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Kirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Lakhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/254102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Linsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation of transposable elements : tackling the fat genome issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (3), pp.474-481. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2016.2590833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Genomic and Genetic Data Integration of Major Agronomical Traits in Bread Wheat (Triticum aestivum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Quraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurat-Ul Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Otillar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Paajanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo Annotation of Transposable Elements: Tackling the Fat Genome Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.978-978. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2680218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an open grapevine information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cantu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-M Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine El Baidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (3), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Spannagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan M. Bolser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Christian Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLANT GENOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable elements (ICTE 2016) in Saint Malo: mobile elements under the sun of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bridier-Nahmias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-016-0075-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01384467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive repeatome annotation reveals strong potential impact of repetitive elements on tomato ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (64), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-0887-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable elements (ICTE 2016) in Saint Malo: mobile elements under the sun of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bridier-Nahmias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-016-0075-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and insights from ancient repetitive elements in plant genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.41-46. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome expansion of Arabis alpina linked with retrotransposition and reduced symmetric DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Willing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimal Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terezie Mandáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Velikkakam James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.14023-14028. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nplants.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of transposable elements on insect genomes and biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioMart community portal: an innovative alternative to large, centralized data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Durinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Provero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (W1), pp.W589-W598. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the EKA family of powdery mildew avirulence-effector genes from the ORF 1 of a LINE retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James K M Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence V Bindschedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.917. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and parasites: genomic and transcriptomic analysis of Microbotryum lychnidis-dioicae, the biotrophic and plant-castrating anther smut fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Perlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su San Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (461), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (262), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome comparative analysis of transposable elements provides new insight into mechanisms of their inactivation in fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1347-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhi R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.735-749. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous florendoviruses are major components of plant genomes and hallmarks of virus evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D W Geering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick J Zwickl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTEC: an automatic transposable element classification tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.e91929. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0091929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the stress-tolerant wild tomato species Solanum pennellii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Scossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (9), pp.1034-1038. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedna: a transposable element de novo assembler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Akhunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (on-line), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral repeats have shaped epigenome and genome composition for millions of years in&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 9 p. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the organization of genes encoding plant cell wall degrading enzymes in &amp;lt;em&amp;gt;Chrysomela tremula&amp;lt;/em&amp;gt; provides insights into a leaf beetle genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.286-300. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simen R. Sandve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bujie Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and evolution of transposable elements along the bread wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-014-0546-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Investigation of Arabidopsis thaliana Junk DNA Reveals a Continuum between Repetitive Elements and Genomic Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capsella rubella genome and the genomic consequences of rapid mating system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Slotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled M Hazzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Arvid Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.831-835. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient comparison of sets of intervals with NC-lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (7), pp.933-939. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wheat powdery mildew genome shows the unique evolution of an obligate biotroph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Parlange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Shatalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (9), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Foucrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, evolution, and diversity of retrotransposons at the flamenco locus reflect the regulatory properties of piRNA clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coiffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313677110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhi R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoris Amoutzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.5. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00764323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of lost trajectories: recovering the diversification of transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mge.1.2.17094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-MART, a software toolbox to aid RNA-seq data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evidence for local DNA methylation spreading from small RNA-targeted sequences in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (16), pp.6919-6931. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A. L. van Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto P. Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering transposable element diversification in de novo annotation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie E. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plant metabolic gene clusters within dynamic chromosomal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Lavier-Fiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Kemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (38), pp.16116-16121. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1109273108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of LNCR rasiRNAs expression with heterochromatin formation during development of the holocentric insect spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Cousserans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome expansion and gene loss in powdery mildew fungi reveal tradeoffs in extreme parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro D Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren M Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6010), pp.1543-1546. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1194573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00906990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved detection and annotation of transposable elements in sequenced genomes using multiple reference sequence sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (5), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide studies highlight indirect links between human replication origins and gene regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Meisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahideh Hassan-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (41), pp.15837-42. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0805208105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter DNA hypermethylation and gene repression in undifferentiated Arabidopsis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Berdasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Alcázar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (10), pp.e3306. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and detecting transposable elements in genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), pp.382-392. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbm048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fusarium graminearum genome reveals a link between localized polymorphism and pathogen specialization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Güldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Rong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Trail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gillian Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 317 (5843), pp.1400-2. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1143708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of Aedes aegypti, a major arbovirus vector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishvanath Nene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Wortman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnappa Kodira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (5832), pp.1718-23. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1138878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of segmental duplication formation in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (10), pp.1458-1470. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.6208307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes and genomes on the Drosophila phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Drosophila 12 Genomes Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew G Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 450 (7167), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTR retrotransposons in rice (Oryza sativa, L.): recent burst amplifications followed by rapid DNA loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent insertion and duplication generate networks of transposable element sequences in the Drosophila melanogaster genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashburner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (11), pp.R112. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2006-7-11-r112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P elements and MITE relatives in the whole genome sequence of Anopheles gambiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.214. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-7-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in crossing-over rates across chromosome 4 of Arabidopsis thaliana reveals the presence of meiotic recombination &amp;quot;hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1) (1), pp.106-114. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.4319006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined evidence annotation of transposable elements in genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.e22. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0010022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent recruitment of the THAP DNA-binding domain and molecular domestication of the P-transposable element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (3), pp.741-746. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msi064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eiglmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anthouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (8), pp.799-814. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of transposable elements by their compositional bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Fiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (94), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoppel, a P-like element without introns: a P-element ancestral structure or a retrotranscription derivative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (6), pp.869-879. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of new transposable element families in Drosophila melanogaster and Anopheles gambiae genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 Suppl 1, pp.S50-S59. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00239-003-0007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of linkage and genetic heterogeneity for asthma and atopy on chromosomes 8p and 12q in 107 French EGEA families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Besse-Schmittler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guilloud-Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Selinger-Leneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (8), pp.590-596. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent exon shuffling between distant P-element families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm-based model of evolutionary dynamics of class II transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 213 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.2001.2401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triangle test statistic (TTS): a test of genetic homogeneity using departure from the triangle constraints in IBD distribution among affected sib-pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Selinger-Leneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (Part 5), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-1809.2000.6450433.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for multifactorial disease susceptibility genes in founder populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (3), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-1809.2000.6430255.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure from the triangle constraints in discordant sib pairs : a test for genetic heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M H Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.S685-S689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and modeling of disease susceptibility locus effects: how much can be learned from contrast of populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Margaritte-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (S1), pp.S569-S574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probability of identity states in permutable populations: reply to Cannings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62 (3), pp.726-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transposable elements in metapopulations: a model of P element invasion in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/tpbi.1997.1353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation of P element horizontal transfer in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 100 (1-3), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018362402815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila P element: transposition, regulation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ronsseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 93 (1-3), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01435240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting Mobil-ET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the contribution of transposable elements to cis-regulatory elements in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Leduque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Quadrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBRC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Brachypodium Research Conference 2025 (IBRC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark for Transposable Element annotation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEhub Workshop / International Congress on Transposable Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS 3546 Mobil-ET Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mobil-ET GDR CNRS 3546, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - Annotation, Intelligence Artificielle et Text-mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of data governance for research organizations -INRAE's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for policy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3964002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of past transposable element presence in &amp;lt;em&amp;gt;Brassicaceae&amp;lt;/em&amp;gt; genome dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY 2019: Bioinformatics and Evolutionary Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of past transposable element presence in &amp;lt;em&amp;gt;Brassicaceae&amp;lt;/em&amp;gt; genome dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URGI Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of past transposable element presence in &amp;lt;em&amp;gt;Brassicaceae&amp;lt;/em&amp;gt; genome dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA - FASEB Scientific Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palm Spring, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An E-infrastructure model for the plant research communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire aux ordinateurs pour améliorer le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données de séquençage (GnpIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB: Séminaire de restitution de l’étude sur l’utilisation des données de séquençage de ressources génétiques pour l’agriculture et l’alimentation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing grapevine FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation of transposable elements: tackling the fat genome issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Big data » & pédictions dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Big data » IHEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cyber-infrastructures: wheatIS & French elixir node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTALENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WheatIS: a genetics and genomics nformation system for the wheat research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA: Interest Group Agriculture Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WheatIS: a genetics and genomics information system for the wheat research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics to advance wheat breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element annotation in complexe genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiLille: Journée annotation des génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WheatIS: a genetics and genomics information system for the wheat research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation of transposable elements: tackling the fat genome issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Phillipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN-OLIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome sequencing and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre-Aurore Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and impact of transposable elements in &amp;lt;em&amp;gt;Brassicaceae species&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier. USA., Sep 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01274884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation with REPET and P-clouds : beyond default parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Annotation of DNA Repeats and Dark Matter in Eukaryotic Genomes - Studium conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminah A. Keliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Verdelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Cwiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient data integration and knowledge management in the Agronomic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Phillipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA: Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing methods and tools to annotate and explore genomes through &amp;quot;omics&amp;quot; data analysis and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIB Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Institute for Biotechnology (VIB). BEL., Jun 2015, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence repository at URGI: New features and blast tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXII - Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Verdelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal species resources: an integrated system for structural and functional genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste B. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.81-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: expansion vs RIP silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome: 19. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis/Sclerotinia resources: an integrated system for structural and functional genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis/Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on sequencing the wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram S. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, Californie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analyses of the Hexaploid Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: genomes dynamics vs Repeat-Induced Point mutation (RIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès National sur les Eléments Transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. conference on Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iritche Zah-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Botrytis cinerea and related Ascomycota species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepido-DB, a new bioinformatic resource for the annotation and cross-comparisons of lepidopteran genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cousserans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Sezutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Workshop on MOLECULAR BIOLOGY AND GENETICS OF THE LEPIDOPTERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kolimpari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Biocuration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepetDB: A TE database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on transposable elements ICTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panREPET: A Pipeline to characterize Transposable Elements in Pangenomes on de novo assembled genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène WAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE Hub: a community-oriented space for sharing and connecting tools, data, resources, and methods for transposable element annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler A. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Heitkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hubley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobile DNA Conference: Evolution, Diversity, and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete apple genome : Evolutionary events revealed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Linsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Plant and Animal Genome Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete apple genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schiilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri van de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks for transcript assembly and differential gene expression (new isoforms) analysis in the context of transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Loaec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale France Génomique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration in the agronomic domain : national and international data discovery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-105 (#59), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01274725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome comparative analysis of transposable elements provide new insights on silencing mechanisms in fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements &amp; Genome Evolution symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Santa Fe New mexico, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide variation at the Vitis chloroplast genome based on high-throughput sequencing and SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GrapeReSeq 18k Vitis genotyping chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Symposium on Grapevine Physiology&amp;Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat Crop Ontology: A Species Specific Trait Ontology. Use Case: The URGI Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fungal communities associated with grapevine wood diseases, based on fungal ITS pyrosequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpSeq NGS: a new tool to manage NGS data in URGI's information system (GnpIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Steinbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases and improvements of REPET package : pipeline and tools to identify and annotate TEs in genomic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès National des Elements Transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining plant genomic and genetic data using the GnpIS information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aalt D.J van Dijk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Databases. Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1533, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6658-5. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6658-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for annotating transposable elements in eukaryote genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 859 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media LLC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 308 p., 2012, Methods in molecular biology (Clifton, N.J.), 978-1-61779-602-9. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-603-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element annotation in completely sequenced eukaryote genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Transposable Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2012, Topics in Current Genetics, 978-3-642-31841-2. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31842-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du bon usage des assistants à base d'intelligences artificielles génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 30 p. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zwqe-fx40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour l'usage des IA génératives comme assistant personnel au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Decoupes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 7 p. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ztym-j930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lightbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 19 p. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vka1-ng75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical assessment of virus detection in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.100007. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiny germline chromosomes of Paramecium aurelia have an exceptionally high recombination rate and are capped by a new class of Helitrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caridad Miró-Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the construction of an integrated Wheat Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caccamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Wheat Initiative - International Research Initiative for Wheat Improvement. 2012, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments transposables et génomes eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. université Pierre et Marie Curie, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02962775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panTEannot pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panREPET pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET v3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId826"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hadi Quesneville </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hadi QuesnevilleDirecteur adjoint - Direction pour la Science Ouverte (DipSO) Administrateur des Données Algorithmes et Codes de la recherche (ADAC) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hadi-quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3001-4908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137542860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210286699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358880330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en génétique des populations et bioinformatique. Post-doc en génétique épidémiologique. Travail dans le domaine de la génomique depuis plus de 20 ans, développant des méthodes et des outils informatiques pour annoter et explorer les génomes à travers l’intégration et l’analyse des données “omics”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Développe des e-infrastructures faisant évoluer leur organisation pour suivre les évolutions scientifiques et technologiques de la biologie. Initiateur et ancien pilote de la WheatIS, un système d’information pour la génétique et la génomique du blé, construit sous l’égide de la wheat initiative, une initiative internationale pour coodonner la recherche sur le blé, et ancien coordinateur d’un nœud plante de l’Institut Français de Bioinformatique, nœud français de l’infrastructure bioinformatique européenne Elixir.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aujourd'hui, chargé de mission auprès de la Direction Générale Déléguée à la Science et l’Innovation d’INRAE pour la gouvernance des données, des algorithmes, des codes et de l'IA en tant qu’Administrateur des données scientifique d’INRAE (Chief Data Officer). Directeur adjoint en charge du numérique scientifique à la direction pour la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference-free pipeline for detecting shared transposable elements from pan-genomes to retrace their dynamics in a species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-026-03984-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyntenyViewer: a comparative genomics-driven translational research tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baad027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-scale long-read sequencing uncovers transposable elements associated with gene expression variation and adaptive signatures in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Radío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Guirao-Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-29518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the Challenges Facing Wheat Production: The Strategic Research Agenda of the Global Wheat Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.2767. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy12112767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Genomic Survey of Mayetiola destructor Mobilome Provides New Insights into the Evolutionary History of Transposable Elements in the Cecidomyiid Midges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Ben Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Mezghani Khemakhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (10), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0257996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE Hub: A community-oriented space for sharing and connecting tools, data, resources, and methods for transposable element annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. The Te Hub Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler A. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Heitkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hubley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-021-00244-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03400275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a successful international research community through data sharing: The case of the Wheat Information System (WheatIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taner Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caccamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.536. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.23525.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of transposable element analysis in the Arabidopsis thaliana genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-020-00223-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in single-access information systems for wheat and rice crop improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Scheben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chon-Kit Kenneth Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locedie Mansueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramil Mauleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larmande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (2), pp.565-571. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bby016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress response, behavior, and development are shaped by transposable element-induced mutations in Drosophila.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel E Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Bogaerts-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maite G Barrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Merenciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Villanueva-Cañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.e1007900. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-019-0150-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying FAIR principles to plant phenotypic data management in GnpIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2019/1671403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the International Wheat Genome Sequencing Consortium bread wheat reference genome sequence to wheat genetic and phenomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.905-911. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-018-1491-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Appels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellye Eversole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6403), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting the limits in wheat research and breeding using a fully annotated reference genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6403), pp.7191. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aar7191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ruttink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Kirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Lakhwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/254102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rosa genome provides new insights into the domestication of modern roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Badouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Verdenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (6), pp.772-777. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-018-0110-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation of transposable elements : tackling the fat genome issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (3), pp.474-481. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2016.2590833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Genomic and Genetic Data Integration of Major Agronomical Traits in Bread Wheat (Triticum aestivum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umar Quraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qurat-Ul Ain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary genomics of the cold-adapted diatom Fragilariopsis cylindrus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert P Otillar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Mcmullan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Paajanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 541, pp.536-540. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature20803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing data interoperability using standards: A wheat community use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1843), pp.1843. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.12234.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01652022v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-quality de novo assembly of the apple genome and methylome dynamics of early fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Linsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (7), pp.1099-1108. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bretaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwoong Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10461-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Novo Annotation of Transposable Elements: Tackling the Fat Genome Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.978-978. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2017.2680218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TransPLANT resources for triticeae genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Spannagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan M. Bolser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Christian Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLANT GENOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3835/plantgenome2015.06.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling the evolutionary origin of bread wheat (Triticum aestivum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moaine El Baidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Veyssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (3), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an open grapevine information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Cantu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-M Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.16056. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hortres.2016.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable elements (ICTE 2016) in Saint Malo: mobile elements under the sun of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bridier-Nahmias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-016-0075-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01384467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive repeatome annotation reveals strong potential impact of repetitive elements on tomato ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Jouffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2980-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to :&amp;quot;Understanding Brassicaceae evolution through ancestral genome reconstruction&amp;quot; (vol 16, 262, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (64), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-016-0887-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Arabidopsis hnRNP-Q Protein LIF2 and the PRC1 subunit LHP1 function in concert to regulate the transcription of stress-responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M. Molitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (9), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable elements (ICTE 2016) in Saint Malo: mobile elements under the sun of Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bridier-Nahmias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chambeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-016-0075-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and insights from ancient repetitive elements in plant genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.41-46. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome expansion of Arabis alpina linked with retrotransposition and reduced symmetric DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Maria Willing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimal Rawat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terezie Mandáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo Velikkakam James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2), pp.14023-14028. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nplants.2014.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of transposable elements on insect genomes and biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioMart community portal: an innovative alternative to large, centralized data repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Durinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Provero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (W1), pp.W589-W598. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkv350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oak gene expression atlas: insights into Fagaceae genome evolution and the discovery of genes regulated during bud dormancy release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire G. Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.112. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1331-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the EKA family of powdery mildew avirulence-effector genes from the ORF 1 of a LINE retrotransposon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James K M Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence V Bindschedler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.917. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-2185-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and parasites: genomic and transcriptomic analysis of Microbotryum lychnidis-dioicae, the biotrophic and plant-castrating anther smut fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Perlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su San Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (461), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Brassicaceae evolution through ancestral genome reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (262), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0814-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome comparative analysis of transposable elements provides new insight into mechanisms of their inactivation in fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.141. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1347-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyotype and Gene Order Evolution from ReconstructedExtinct Ancestors Highlight Contrasts in Genome Plasticity ofModern Rosid Crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhi R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haris Gavranovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (3), pp.735-749. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for benchmarking transposable element annotation methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Hoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Hickey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Casacuberta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-015-0044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous florendoviruses are major components of plant genomes and hallmarks of virus evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D W Geering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Copetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick J Zwickl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTEC: an automatic transposable element classification tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Chaumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (5), pp.e91929. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0091929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedna: a transposable element de novo assembler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Akhunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (on-line), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral repeats have shaped epigenome and genome composition for millions of years in&amp;lt;em&amp;gt; Arabidopsis thaliana&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 9 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms5104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the organization of genes encoding plant cell wall degrading enzymes in &amp;lt;em&amp;gt;Chrysomela tremula&amp;lt;/em&amp;gt; provides insights into a leaf beetle genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Saski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. A. Feltus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3), pp.286-300. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/imb.12081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Partitioning of Bread Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the stress-tolerant wild tomato species Solanum pennellii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Scossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie E Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Lanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (9), pp.1034-1038. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome interplay in the grain transcriptome of hexaploid bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl G. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simen R. Sandve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bujie Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Rudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.287-287. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1250091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromosome-based draft sequence of the hexaploid bread wheat (Triticum aestivum) genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. International Wheat Genome Sequencing Consortium (iwgsc)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 345 (6194), pp.1251788. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1251788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization and evolution of transposable elements along the bread wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pingault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (12), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-014-0546-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Investigation of Arabidopsis thaliana Junk DNA Reveals a Continuum between Repetitive Elements and Genomic Dark Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpIS: an information system to integrate genetic and genomic data from plants and fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/bat058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wheat powdery mildew genome shows the unique evolution of an obligate biotroph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Oberhaensli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Parlange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan P Buchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Shatalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (9), pp.1092-1098. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capsella rubella genome and the genomic consequences of rapid mating system evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Slotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled M Hazzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Arvid Agren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.831-835. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient comparison of sets of intervals with NC-lists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (7), pp.933-939. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat syntenome unveils new evidences of contrasted evolutionary plasticity between paleo- and neoduplicated subgenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine S. Foucrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution, evolution, and diversity of retrotransposons at the flamenco locus reflect the regulatory properties of piRNA clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Eymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coiffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313677110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared subgenome dominance following polyploidization explains grass genome evolutionary plasticity from a seven protochromosome ancestor with 16K protogenes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Armero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.12-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared sub-genome dominance following polyploidization explains grass genome evolutionary plasticity from a 7 protochromosome ancestor with 16K protogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhi R. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix A. Armero Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (1), pp.12-33. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ectocarpus Genome and Brown Algal Genomics The Ectocarpus Genome Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigoris Amoutzias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.141 - 184. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-391499-6.00005-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TriAnnot: A Versatile and High Performance Pipeline for the Automated Annotation of Plant Genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.5. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2012.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable Elements (ICTE) 2012 in Saint Malo and the sea of TE stories.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Aïnouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Chandler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Cristofari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.17. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1759-8753-3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00764323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-MART, a software toolbox to aid RNA-seq data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide evidence for local DNA methylation spreading from small RNA-targeted sequences in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikhlak Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (16), pp.6919-6931. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of lost trajectories: recovering the diversification of transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/mge.1.2.17094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan A. L. van Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto P. Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (8), </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1002230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering transposable element diversification in de novo annotation approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie E. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0016526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plant metabolic gene clusters within dynamic chromosomal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Lavier-Fiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Kemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (38), pp.16116-16121. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1109273108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of LNCR rasiRNAs expression with heterochromatin formation during development of the holocentric insect spodoptera frugiperda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavica Stanojcic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Cousserans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0024746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome expansion and gene loss in powdery mildew fungi reveal tradeoffs in extreme parasitism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro D Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James C Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy A. Burgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren M Soanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 330 (6010), pp.1543-1546. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1194573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $Ectocarpus$ genome and the independent evolution of multicellularity in brown algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 465 (7298), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00906990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved detection and annotation of transposable elements in sequenced genomes using multiple reference sequence sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Colot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (5), pp.467-475. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide studies highlight indirect links between human replication origins and gene regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Meisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahideh Hassan-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Luyten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (41), pp.15837-42. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0805208105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter DNA hypermethylation and gene repression in undifferentiated Arabidopsis cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Berdasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Alcázar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Victoria García-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Ballestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agustín F Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (10), pp.e3306. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0003306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering and detecting transposable elements in genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (6), pp.382-392. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbm048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spip and Squiq, two novel rice non-autonomous LTR retro-element families related to RIRE3 and RIRE8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 172 (1), pp.8-19. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fusarium graminearum genome reveals a link between localized polymorphism and pathogen specialization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Güldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Rong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frances Trail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gillian Turgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 317 (5843), pp.1400-2. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1143708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of Aedes aegypti, a major arbovirus vector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishvanath Nene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer R. Wortman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinnappa Kodira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 316 (5832), pp.1718-23. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1138878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of segmental duplication formation in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Fiston-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (10), pp.1458-1470. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.6208307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of genes and genomes on the Drosophila phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Drosophila 12 Genomes Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew G Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Eisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 450 (7167), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LTR retrotransposons in rice (Oryza sativa, L.): recent burst amplifications followed by rapid DNA loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.218. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent insertion and duplication generate networks of transposable element sequences in the Drosophila melanogaster genome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ashburner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (11), pp.R112. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2006-7-11-r112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P elements and MITE relatives in the whole genome sequence of Anopheles gambiae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.214. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-7-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in crossing-over rates across chromosome 4 of Arabidopsis thaliana reveals the presence of meiotic recombination &amp;quot;hot spots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Drouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1) (1), pp.106-114. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.4319006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined evidence annotation of transposable elements in genome sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casey M. Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Autard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.e22. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.0010022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent recruitment of the THAP DNA-binding domain and molecular domestication of the P-transposable element</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (3), pp.741-746. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msi064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of BAC and whole genome shotgun sequences from an Anopheles gambiae region related to Plasmodium encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Eiglmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cattolico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anthouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (8), pp.799-814. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of transposable elements by their compositional bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Fiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (94), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-5-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoppel, a P-like element without introns: a P-element ancestral structure or a retrotranscription derivative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (6), pp.869-879. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indication of linkage and genetic heterogeneity for asthma and atopy on chromosomes 8p and 12q in 107 French EGEA families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Besse-Schmittler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guilloud-Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Selinger-Leneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (8), pp.590-596. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of new transposable element families in Drosophila melanogaster and Anopheles gambiae genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 Suppl 1, pp.S50-S59. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00239-003-0007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent exon shuffling between distant P-element families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (2), pp.190-199. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msg036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic algorithm-based model of evolutionary dynamics of class II transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 213 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jtbi.2001.2401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triangle test statistic (TTS): a test of genetic homogeneity using departure from the triangle constraints in IBD distribution among affected sib-pairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Selinger-Leneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (Part 5), pp.433-442. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-1809.2000.6450433.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for multifactorial disease susceptibility genes in founder populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (3), pp.255-265. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-1809.2000.6430255.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Departure from the triangle constraints in discordant sib pairs : a test for genetic heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M H Dizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.S685-S689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and modeling of disease susceptibility locus effects: how much can be learned from contrast of populations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Margaritte-Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (S1), pp.S569-S574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probability of identity states in permutable populations: reply to Cannings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clerget-Darpoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62 (3), pp.726-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of transposable elements in metapopulations: a model of P element invasion in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (2), pp.175-193. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/tpbi.1997.1353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation of P element horizontal transfer in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 100 (1-3), pp.295-307. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018362402815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila P element: transposition, regulation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ronsseray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 93 (1-3), pp.61-78. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01435240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting Mobil-ET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the contribution of transposable elements to cis-regulatory elements in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Leduque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Quadrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBRC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Brachypodium Research Conference 2025 (IBRC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark for Transposable Element annotation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEhub Workshop / International Congress on Transposable Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS 3546 Mobil-ET Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mobil-ET GDR CNRS 3546, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - Annotation, Intelligence Artificielle et Text-mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of data governance for research organizations -INRAE's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Chelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale-Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Philipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data for policy 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtuel, France. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3964002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of past transposable element presence in &amp;lt;em&amp;gt;Brassicaceae&amp;lt;/em&amp;gt; genome dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY 2019: Bioinformatics and Evolutionary Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing infrastructures for FAIR data in plant biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gatersleben Research Conference - Applied Bioinformatics for crops (GRC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPK, Mar 2019, Gatersleben, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of past transposable element presence in &amp;lt;em&amp;gt;Brassicaceae&amp;lt;/em&amp;gt; genome dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des Éléments Transposables (CNET 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URGI Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PEPI IBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of past transposable element presence in &amp;lt;em&amp;gt;Brassicaceae&amp;lt;/em&amp;gt; genome dark matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA - FASEB Scientific Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palm Spring, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire aux ordinateurs pour améliorer le blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSO - Journées Nationales de la Science Ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des données de séquençage (GnpIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB: Séminaire de restitution de l’étude sur l’utilisation des données de séquençage de ressources génétiques pour l’agriculture et l’alimentation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An E-infrastructure model for the plant research communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing grapevine FAIR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the « FAIRness » of Inra’s data for plant biology and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreedWheat GWAS data in GnpIS information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IWGSC Data repository and wheat data resources hosted at URGI: Overview and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.32 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation of transposable elements: tackling the fat genome issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Big data » & pédictions dans les génomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Big data » IHEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Cyber-infrastructures: wheatIS & French elixir node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTALENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Genomics of Plant Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Giessen, Germany. pp.17 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WheatIS: a genetics and genomics nformation system for the wheat research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA: Interest Group Agriculture Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WheatIS: a genetics and genomics information system for the wheat research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics to advance wheat breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element annotation in complexe genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiLille: Journée annotation des génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IWGSC Reference genome browser, data mining and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WheatIS: a genetics and genomics information system for the wheat research community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation of transposable elements: tackling the fat genome issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to a European roadmap for data standardisation in Plant Science at URGI-INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Phillipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IN-OLIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome sequencing and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome J. Salse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analysis of Wheat Chromosome 1B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre-Aurore Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Darrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXIV Conference; IWGSC Standards and Protocoles Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence Repository: Moving towards tools to facilitate data integration for the reference sequence of wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Rogers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and impact of transposable elements in &amp;lt;em&amp;gt;Brassicaceae species&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genome Evolution 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier. USA., Sep 2015, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposing French agronomic resources as Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS: Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01274884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De novo annotation with REPET and P-clouds : beyond default parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Annotation of DNA Repeats and Dark Matter in Eukaryotic Genomes - Studium conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). FRA., Jul 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Data Exchange and Processing Using ISA-Tab Standard: transPLANT Project Use Case with GnpIS.Ephesis and Bii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pawel Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Cwiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape@GnpIS: Overview of the GnpIS grape genomics and genetics integrative resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminah A. Keliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Verdelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Plant and Animal Genome (PAG XXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States. pp.24 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC sequence repository : how to facilitate pseudomolecule assembly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIII - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing methods and tools to annotate and explore genomes through &amp;quot;omics&amp;quot; data analysis and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIB Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flanders Institute for Biotechnology (VIB). BEL., Jun 2015, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards efficient data integration and knowledge management in the Agronomic domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Phillipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIA: Applications Pratiques de l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Jul 2015, Rennes, France. pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembling a pseudomolecule for a wheat chromosome: the 3B experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sourdille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URGI plant and fungi platform: distributed resources through GMOD tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome conference XXII, GMOD session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence repository at URGI: New features and blast tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXII - Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant biology open data interoperability in the big data era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology Europe EPSO/FEPBS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Assembling a Reference Sequence of the 1 Gb Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWGSC Wheat Genome Sequencing Strategy and Funding Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Wheat Genome Sequencing Consortium (IWGSC). USA., Apr 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence repository : new data and browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. IWGS (International Wheat Genetics Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kyoto University [Kyoto] (KU). JPN., Sep 2013, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IWGSC Sequence repository : Blast your favorite gene against the wheat survey sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Verdelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXI - Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic tool for managing and exploiting genetic association studies results using high throughput genotyping and phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sapet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to assemble a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josquin Daron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Marie Glover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TGAC/ESF-LESC workshop, Strategies for de novo assemblies of complex crop genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genome Analysis Centre (TGAC). Norwich, GBR., Oct 2012, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bioinformatique des données de métagénomique fongique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica J. Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.23-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reference sequence of the 1 Gb wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Theil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana A. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mangenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Advances in Genome Biology and Technology (AGBT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marco Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal species resources: an integrated system for structural and functional genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste B. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.81-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: expansion vs RIP silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome: 19. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botrytis/Sclerotinia resources: an integrated system for structural and functional genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPGW 2011 : Botrytis/Sclerotinia Post-Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URGI genome annotation system:an integrated system for structural and functional genome annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Edition du colloque JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on sequencing the wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram S. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, Californie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and Analyses of the Hexaploid Wheat Chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Conference on Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Sterck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Scornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: genomes dynamics vs Repeat-Induced Point mutation (RIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès National sur les Eléments Transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequencing and analyses of the hexaploid wheat chromosome 3B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Choulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. conference on Genome Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of resources for comparative physical mapping between Muscadinia rotundifolia and Vitis vinifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iritche Zah-Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Workshop of Grapevine Downy and Powdery Mildew. GDPM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of Botrytis cinerea and related Ascomycota species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpAnnot community annotation system: features, qualifiers, values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Sidibe-Bocs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Droc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Biocuration Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepido-DB, a new bioinformatic resource for the annotation and cross-comparisons of lepidopteran genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle d'Alençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cousserans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Sezutsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Workshop on MOLECULAR BIOLOGY AND GENETICS OF THE LEPIDOPTERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Kolimpari, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RepetDB: A TE database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on transposable elements ICTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panREPET: A Pipeline to characterize Transposable Elements in Pangenomes on de novo assembled genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Transposable Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint-malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMBE23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET evolutions: faster and easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène WAN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jobim 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE Hub: a community-oriented space for sharing and connecting tools, data, resources, and methods for transposable element annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler A. Elliott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Heitkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hubley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mobile DNA Conference: Evolution, Diversity, and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findable, Accessible, Interoperable and Reusable data linked to genetic resources for plant biology and breeding at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montpellier, France. , 2017, EUCARPIA Genetic Resources 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete apple genome : Evolutionary events revealed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Linsmith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Plant and Animal Genome Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Diego, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complete apple genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daccord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Celton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schiilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri van de Geest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique et Mathématiques (JOBIM’2016).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree GnpIS: an information system dedicated to forest tree genetics, genomics and phenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ehrenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Boston, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data integration in the agronomic domain : national and international data discovery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aravind Venkatesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine El Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , Post-105 (#59), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01274725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks for transcript assembly and differential gene expression (new isoforms) analysis in the context of transposable elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Loaec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale France Génomique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational architecture designed for genome annotation: oak genome sequencing project as a use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-ferrand, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BreedWheat genotyping and phenotyping data in GnpIS information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël-Gauthier R.-G. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome comparative analysis of transposable elements provide new insights on silencing mechanisms in fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements &amp; Genome Evolution symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Santa Fe New mexico, United States. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide variation at the Vitis chloroplast genome based on high-throughput sequencing and SNP genotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Torres-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Beijing, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GrapeReSeq 18k Vitis genotyping chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Choisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX International Symposium on Grapevine Physiology&amp;Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat Crop Ontology: A Species Specific Trait Ontology. Use Case: The URGI Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M. Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Kimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Steinbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fungal communities associated with grapevine wood diseases, based on fungal ITS pyrosequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Brigitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Fungal Genetics Conference - Asilomar Conference Grounds,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Asilomar, United States. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GnpSeq NGS: a new tool to manage NGS data in URGI's information system (GnpIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacer Mohellibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Steinbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2012 : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use cases and improvements of REPET package : pipeline and tools to identify and annotate TEs in genomic sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès National des Elements Transposables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Lyon, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining plant genomic and genetic data using the GnpIS information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aalt D.J van Dijk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Genomics Databases. Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1533, </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Methods in Molecular Biology, 978-1-4939-6658-5. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-6658-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap for annotating transposable elements in eukaryote genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Genetic Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 859 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media LLC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 308 p., 2012, Methods in molecular biology (Clifton, N.J.), 978-1-61779-602-9. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-603-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element annotation in completely sequenced eukaryote genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Permal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi H. Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Transposable Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 330 p., 2012, Topics in Current Genetics, 978-3-642-31841-2. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31842-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide du bon usage des assistants à base d'intelligences artificielles génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 30 p. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/zwqe-fx40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour l'usage des IA génératives comme assistant personnel au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn de Goër de Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Decoupes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 7 p. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ztym-j930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lightbourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Janet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 19 p. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/vka1-ng75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a critical assessment of virus detection in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.100007. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tiny germline chromosomes of Paramecium aurelia have an exceptionally high recombination rate and are capped by a new class of Helitrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caridad Miró-Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of transposable elements in genome dark matter co-opted by flowering gene regulation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Nouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Anxolabéhère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the construction of an integrated Wheat Information System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caccamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Wheat Initiative - International Research Initiative for Wheat Improvement. 2012, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments transposables et génomes eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. université Pierre et Marie Curie, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02962775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panTEannot pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">panREPET pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET v3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jamilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Alfama-Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Confais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariène Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Inizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId826"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D127A3EE"/>
+    <w:nsid w:val="A0974C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadi-quesneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3001-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137542860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210286699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358880330" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rad&#237;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguilera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Horvath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29518-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Amara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mezghani Khemakhem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Te Hub Consortium" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Elliott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Heitkam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hubley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00244-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Sen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.23525.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00223-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Scheben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chon-Kit Kenneth Chan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locedie Mansueto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Mauleon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel E Rech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bogaerts-M&#225;rquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Villanueva-Ca&#241;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007900" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2016.2590833" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2680218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01384467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bridier-Nahmias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-016-0075-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631886v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Saha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2980-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6SQM87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Willing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Rawat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezie Mand&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Velikkakam James" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2014.23" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640108v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9P7QCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oberhaensli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence V Bindschedler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2185-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186421v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Perlin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su San Toh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1660-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142763v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1347-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631214v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick J Zwickl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6269" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moissette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chaumier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091929" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204066v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bolger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scossa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Bolger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Lanz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630617v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu365" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633174v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5104" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632374v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauchet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Saski" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Feltus" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Luyten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12081" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S7NJ8Q5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094101" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Slotte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled M Hazzouri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvid Agren" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koenig" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2669" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652069v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt070" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644273v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Buchmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Shatalina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2704" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Eymery" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coiffet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313677110" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645963v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025988" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647005v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr324" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647681v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Lavier-Fiston" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kemen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Geisler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1109273108" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664949v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D Spanu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Abbott" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burgis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Soanes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194573" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280496v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2008.01.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04VHNTZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Meisch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805208105" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661856v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berdasco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alc&#225;zar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003306" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey M Bergman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbm048" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192479v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A Cuomo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#252;ldener" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Rong Xu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Trail" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillian Turgeon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143708" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156214v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvanath Nene" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Wortman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lawson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnappa Kodira" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1138878" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657996v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6208307" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Drosophila 12 Genomes Consortium" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Clark" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Eisen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Smith" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06341" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134981v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashburner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-11-r112" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096293v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-214" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009013v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey M. Bergman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andrieu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0010022" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683097v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nouaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi064" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682754v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-94" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676873v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg090" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677603v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-003-0007-2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZQJJK2G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677548v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Dizier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besse-Schmittler" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guilloud-Bataille" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Selinger-Leneman" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201014" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678803v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680860v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2401" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP87LTX7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696378v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dizier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prum" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Selinger-Leneman" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-1809.2000.6450433.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696948v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-1809.2000.6430255.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695519v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Dizier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691228v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688331v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696142v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/tpbi.1997.1353" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N61V7SXN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695516v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018362402815" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS2PT387-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713629v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemaitre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronsseray" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01435240" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733449v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955903v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale-Yeumo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philipe" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3964002" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734925v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734400v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734116v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738388v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734402v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734405v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786496v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785776v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786759v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786556v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734123v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786318v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785819v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734407v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734406v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411759v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Phillipe" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739778v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274884v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801139v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176903v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799228v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999954v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Brault" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999928v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019794v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751266v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357402v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Suh" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243323v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274725v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797247v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796195v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811055v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189070v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100007" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355464v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caridad Mir&#243;-Pina" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733446v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956027v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601834v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02962775v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadi-quesneville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3001-4908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137542860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210286699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358880330" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Flores" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Burlot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lain&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kimmel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rad&#237;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Guirao-Rico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguilera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Horvath" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29518-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Nouaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.68" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942478v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Langridge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Felipe Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12112767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Amara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mezghani Khemakhem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Te Hub Consortium" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler A. Elliott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Heitkam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hubley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-021-00244-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taner Sen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caccamo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Edwards" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.23525.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-020-00223-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962718v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Scheben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chon-Kit Kenneth Chan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locedie Mansueto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Mauleon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bby016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel E Rech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bogaerts-M&#225;rquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite G Barr&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Merenciano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Villanueva-Ca&#241;as" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007900" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama Depauw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-019-0150-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2019/1671403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rogers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-018-1491-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Appels" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellye Eversole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar7191" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. International Wheat Genome Sequencing Consortium (iwgsc)" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vautrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2016.2590833" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Quraishi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul Ain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01843" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Otillar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Strauss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcmullan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Paajanen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20803" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01652022v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Alaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Arnaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Baumann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.12234.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Linsmith" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3886" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2680218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Spannagl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Alaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan M. Bolser" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Christian Bader" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2015.06.0038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404714v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Cantu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z-M Cheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hortres.2016.56" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01384467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lesage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;termier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bridier-Nahmias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chambeyron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-016-0075-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631886v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Jouffroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Saha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Mueller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2980-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0887-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M. Molitor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Latrasse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba H&#233;rin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00244" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943687v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638420v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2016.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6SQM87-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Willing" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimal Rawat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezie Mand&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Velikkakam James" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2014.23" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640108v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston-Lavier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9P7QCW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146849v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Durinck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pandini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Provero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv350" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bento" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1331-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264935v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vigouroux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Oberhaensli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James K M Brown" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence V Bindschedler" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-2185-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186421v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Perlin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su San Toh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Chen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1660-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281832v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero Villanueva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0814-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142763v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1347-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133906v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi R. Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guizard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Gavranovic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204840v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Hoen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Hickey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Casacuberta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-015-0044-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631214v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick J Zwickl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6269" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639360v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moissette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chaumier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091929" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630617v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Akhunov" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu365" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5104" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauchet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Saski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. Feltus" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Luyten" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/imb.12081" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S7NJ8Q5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638189v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Marie Glover" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249721" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bolger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Scossa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie E Bolger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Lanz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3046" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889033v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pfeifer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G. Kugler" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simen R. Sandve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bujie Zhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Rudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1250091" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640843v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alfama-Depauw" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couderc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1251788" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Glover" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pingault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-014-0546-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636753v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094101" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648084v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Steinbach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Durand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat058" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644273v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wicker" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parlange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan P Buchmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Shatalina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2704" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650401v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Slotte" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled M Hazzouri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvid Agren" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Koenig" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2669" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652069v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Luo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt070" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964421v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Guizard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier R.-G. Flores" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12366" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Eymery" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coiffet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luyten" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313677110" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218128v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhi Zhang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964190v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix A. Armero Villanueva" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt200" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649287v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoris Amoutzias" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-391499-6.00005-0" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753407v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Sakai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00005" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00764323v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader A&#239;nouche" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Chandler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cristofari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1759-8753-3-17" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645963v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025988" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647005v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sarazin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr324" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956371v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Permal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mge.1.2.17094" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956366v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E. Duprat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016526" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647681v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Lavier-Fiston" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kemen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Geisler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1109273108" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Stanojcic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0024746" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664949v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D Spanu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C Abbott" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Burgis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren M Soanes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194573" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00906990v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09016" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280496v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2008.01.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04VHNTZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332341v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cadoret" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Meisch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahideh Hassan-Zadeh" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0805208105" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661856v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Berdasco" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Alc&#225;zar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a-Ortiz" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Ballestar" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n F Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003306" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665779v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey M Bergman" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbm048" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114377v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.07.008" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W9BWTVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192479v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A Cuomo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#252;ldener" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Rong Xu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Trail" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gillian Turgeon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1143708" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156214v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvanath Nene" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Wortman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lawson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnappa Kodira" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1138878" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657996v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.6208307" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Drosophila 12 Genomes Consortium" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Clark" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Eisen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Smith" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06341" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114382v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-218" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134981v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashburner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-11-r112" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096293v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-7-214" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017439v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Camilleri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourguignon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Canaguier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.4319006" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009013v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey M. Bergman" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andrieu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Autard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.0010022" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683097v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nouaud" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Anxolab&#233;h&#232;re" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi064" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683098v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Eiglmeier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anthouard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Holm" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2005.02.020" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZTP5960-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682754v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Fiston" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-5-94" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676873v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Reiss" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg090" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677548v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Dizier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Besse-Schmittler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guilloud-Bataille" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Selinger-Leneman" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201014" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677603v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-003-0007-2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZQJJK2G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678803v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msg036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680860v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jtbi.2001.2401" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP87LTX7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696378v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Dizier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prum" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Selinger-Leneman" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-1809.2000.6450433.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696948v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourgain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-1809.2000.6430255.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695519v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Dizier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clerget-Darpoux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691228v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Margaritte-Jeannin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688331v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696142v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/tpbi.1997.1353" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N61V7SXN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695516v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018362402815" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MS2PT387-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713629v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Coen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemaitre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronsseray" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01435240" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733449v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955903v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale-Yeumo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philipe" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3964002" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734925v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316569v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734400v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734116v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738388v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734405v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786496v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734402v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738117v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790227v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340450v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Mohellibi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788401v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785776v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786759v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786556v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791168v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734123v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786318v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785819v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788141v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734407v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734406v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740283v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794139v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411759v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Venkatesan" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine El Hassouni" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Phillipe" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741698v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faye" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306172v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rimbert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre-Aurore Josselin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darrier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266518v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739778v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274884v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801139v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739236v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Krajewski" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Cwiek" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741780v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminah A. Keliet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Verdelet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741662v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799228v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176903v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743902v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796293v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801480v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerche" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801067v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747374v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guilhot" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806070v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804578v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268379v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sapet" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809032v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999906v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Brigitte" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807639v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999954v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Brault" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999928v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Brault" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019754v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brault" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808854v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram S. Gill" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747876v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wincker" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gill" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019794v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Cam" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753841v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754937v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iritche Zah-Bi" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blanc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bras" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Le Clainche" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751266v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758372v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sidibe-Bocs" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435820v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sezutsu" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357402v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Suh" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606277v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106053v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106007v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schiilen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van de Geest" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795537v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01274725v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243323v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Loaec" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246649v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801654v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laine" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797247v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796195v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres-Perez" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811055v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810186v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Steinbach" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190538v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Brigitte" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807359v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190364v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206731v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merceron" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/protocol/10.1007%2F978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6658-5_5" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956367v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198170.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-603-6_3" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956368v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198168.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31842-9_2" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382841v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Aliouat" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cadiou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/zwqe-fx40" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692524v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gandon" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ztym-j930" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189070v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100007" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355464v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caridad Mir&#243;-Pina" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733446v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956027v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601834v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02962775v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820937v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>