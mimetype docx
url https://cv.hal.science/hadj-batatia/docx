--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -7691,51 +7691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C3DD43E"/>
+    <w:nsid w:val="9332C24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>