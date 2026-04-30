--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -3285,607 +3285,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plug and Play Bayesian Algorithm for Solving Myope Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+                <w:t xml:space="preserve">Statistical modeling and classification of reflectance confocal microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.737-741</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634930v1</w:t>
+                <w:t xml:space="preserve">hal-02617310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical modeling and classification of reflectance confocal microscopy images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghafour Halimi</w:t>
+                <w:t xml:space="preserve">A Plug and Play Bayesian Algorithm for Solving Myope Inverse Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles. pp.1-5</w:t>
+              <w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.737-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617310v1</w:t>
+                <w:t xml:space="preserve">hal-03634930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A visual EEG epilepsy detection method based on a wavelet statistical representation and the kullback-leibler divergence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos d'Giano</w:t>
+                <w:t xml:space="preserve">An unsupervised Bayesian approach for the joint reconstruction and classification of cutaneous reflectance confocal microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Risk</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Congress on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-4086-3_4⟩</w:t>
+              <w:t xml:space="preserve">25th European Signal and Image Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.241--245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116277v1</w:t>
+                <w:t xml:space="preserve">hal-03131885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unsupervised Bayesian approach for the joint reconstruction and classification of cutaneous reflectance confocal microscopy images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghafour Halimi</w:t>
+                <w:t xml:space="preserve">A general non-smooth Hamiltonian Monte Carlo scheme using Bayesian proximity operator calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal and Image Processing Conference (EUSIPCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.241--245, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081205⟩</w:t>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2017, Kos Island, Greece. pp.1220-1224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131885v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general non-smooth Hamiltonian Monte Carlo scheme using Bayesian proximity operator calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">A visual EEG epilepsy detection method based on a wavelet statistical representation and the kullback-leibler divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos d'Giano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal and Image Processing Conference (EUSIPCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2017, Kos Island, Greece. pp.1220-1224, </w:t>
+              <w:t xml:space="preserve">Latin American Congress on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Santander, Colombia. pp.13--16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-4086-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120308v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Partially Collapsed Gibbs Sampler with Accelerated Convergence for EEG Source Localization</w:t>
               </w:r>
@@ -4098,269 +4098,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA-based approach for inhomogeneous PSF estimation and partial volume correction in PET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mendes de Vigo</w:t>
+                <w:t xml:space="preserve">Multivariate Bayesian classification of epilepsy EEG signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Quintero Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">12th IEEE Workshop on Image, Video, and Multidimensional Signal Processing (IVMSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319738v1</w:t>
+                <w:t xml:space="preserve">hal-01782569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Bayesian classification of epilepsy EEG signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
+                <w:t xml:space="preserve">PCA-based approach for inhomogeneous PSF estimation and partial volume correction in PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonin Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mendes de Vigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Risk</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE Workshop on Image, Video, and Multidimensional Signal Processing (IVMSP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp. 1-5</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782569v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG source localization based on a structured sparsity prior and a partially collapsed Gibbs sampler</w:t>
               </w:r>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Spatiotemporal Segmentation of Combined PET-CT Data Using a Bivariate Poisson Mixture Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Irace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5442,282 +5442,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling skin tissues in ultrasound images using a generalized Rayleigh mixture model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
+                <w:t xml:space="preserve">Segmentation of high frequency ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Signal and Image Processing Conference (EUSIPCO 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Signal Processing (EURASIP); Centre Tecnològic de Telecomunicacions de Catalunya (CTTC); Universitat Politècnica de Catalunya (UPC), Aug 2011, Barcelona, Spain. pp.664--668</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241311v1</w:t>
+                <w:t xml:space="preserve">hal-04246293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of high frequency ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
+                <w:t xml:space="preserve">Labeling skin tissues in ultrasound images using a generalized Rayleigh mixture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Signal and Image Processing Conference (EUSIPCO 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.729--732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246293v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian segmentation of chest tumors in PET Scans using a Poisson-Gamma mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Irace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,51 +6345,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle Bayésien de mélange de lois Poisson-Gamma pour segmenter des images TEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Irace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7691,51 +7691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9332C24C"/>
+    <w:nsid w:val="9EB31946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7922,51 +7922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadj-batatia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0433-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079061265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimas.my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tees.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipst-cnam.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rinc&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos d'Giano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7555/JBR.33.20190012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers9040085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rincon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Risk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.08.064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2669101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Halimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/705/1/012032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lourari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;maria Polina Konstantinou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWLR912P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2290329" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Didierlaurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence O. Dierickx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4897612" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2249076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2190617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#8217;giano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4086-3_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081205" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319738v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes de Vigo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Ouksili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946507" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moebs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piombo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weibelzahl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593166v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Ahde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ahola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Alm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Astrouskaja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausderau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Airaksinen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Aunimo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Benmergui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Peled" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Allert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Bauters" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Ben Ami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Markkanen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliy Tchoumatchenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Furnadjiev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadj-batatia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0433-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079061265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimas.my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tees.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipst-cnam.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rinc&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos d'Giano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7555/JBR.33.20190012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers9040085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rincon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Risk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.08.064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2669101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Halimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/705/1/012032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lourari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;maria Polina Konstantinou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWLR912P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2290329" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Didierlaurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence O. Dierickx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4897612" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2249076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2190617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#8217;giano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4086-3_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes de Vigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Ouksili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946507" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moebs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piombo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weibelzahl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593166v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Ahde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ahola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Alm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Astrouskaja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausderau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Airaksinen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Aunimo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Benmergui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Peled" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Allert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Bauters" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Ben Ami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Markkanen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliy Tchoumatchenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Furnadjiev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>