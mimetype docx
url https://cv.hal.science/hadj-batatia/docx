--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,7636 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7584 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.60997067449px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hadj Batatia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hadj-batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0433-2152</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079061265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=rsGFcxwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my MSc and PhD in computer science in 1987 and 1992 from the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I worked as Lecturer at the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Malaysia Sarawak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> from 1995 to 1997.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I also worked as Senior Lecturer in Media Technology at the school of science and technology in the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Teesside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UK) from 1997 to 1999.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am assistant professor in Computer Science at </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toulouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> since 1999.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I conduct my research within TCI team at the </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIT Laboratory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">I am heading the computer science department of </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNAM Midi-Pyrenees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INP - ENSEEIHT Toulouse   </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, rue Charles Camichel</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">B.P. 7122</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">31071 Toulouse Cedex 7</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">FRANCE Office: E130</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Tel. +33534322168</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">email. hadj [dot] batatia [at] inp-toulouse [dot] fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quadratic linear-parabolic model-based EEG classification to detect epileptic seizures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Biomedical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7555/JBR.33.20190012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical model-based classification to detect patient-specific spike-and-wave in EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9(4) (85), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers9040085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of COVID-19 Home Confinement on Eating Behaviour and Physical Activity: Results of the ECLB-COVID19 International Online Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Boukhris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1583. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12061583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Passenger Screening Operations in Air Terminals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mora-Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2018.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast statistical model-based classification of epileptic EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Risk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (4), pp.877-889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian EEG source localization using a structured sparsity prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Hernan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vol. 144 (Part. A), pp. 142-152. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skull conductivity estimation for EEG source localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Hernan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), pp.422-426. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2017.2669101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based statistical classification of skin images acquired with reflectance confocal microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Digabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 8 (n° 12), pp. 5450-5467. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.8.005450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-spectral regularization to improve magnetic resonance spectroscopic imaging quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Laruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129 (7), pp.918-931. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for epilepsy seizure onset detection and spread estimation from EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20th Argentinean Bioengineering Society Congress (SABI 2015), 705 (1), pp.12--32. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/705/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hamiltonian Monte Carlo method for non-smooth energy sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 64 (n° 21), pp. 5585-5594. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2016.2585120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting information geometry to improve the convergence of nonparametric active contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mc Laughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.1--10. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2014.2383318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse EEG Source Localization Using Bernoulli Laplacian Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Hernan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (12), pp.2888-2898. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2015.2450015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasonography but not 930nm-optical coherence tomography reliably evaluates melanoma thickness in vivo: a prospective validation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lauwers-Cances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Lourari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‪maria Polina Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjd.13129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the Cramer-Rao bound of Markov random field parameters: Application to the Ising and the Potts models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 21, pp. 47-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2290329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of an alternative and existing binning methods to reduce the acquisition duration of 4D PET/CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Didierlaurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ribes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence O. Dierickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (11), pp.112503-1--112503-10. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1118/1.4897612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Accurate and Robust MRSI Quantification to Improve the Radiation Therapy Treatment of GBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Laruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 90 (n° 1 suppl), pp. S793. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2014.05.2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the granularity coefficient of a Potts-Markov random field within an MCMC algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp.2385-2397. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2249076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1509--1520. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2190617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (8), pp.1509-1520. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2012.2190617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust analysis and spectral-based deep learning to detect driving fatigue from EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero-Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaâri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Technology Innovations for Healthcare (ICTIH 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Magdeburg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTIH57289.2022.10111943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mu-suppression detection in motor imagery electroencephalographic signals using the generalized extreme value distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos D’giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN48605.2020.9206862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lentigo detection using a deep learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Zorgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siwar Chaabene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Smart Living and Public Health (ICOST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51517-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seizure Onset Detection in EEG Signals Based on Entropy from Generalized Gaussian PDF Modeling and Ensemble Bagging Classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Digital Health Technologies (ICDHT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sfax, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plug and Play Bayesian Algorithm for Solving Myope Inverse Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.737-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling and classification of reflectance confocal microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Digabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual EEG epilepsy detection method based on a wavelet statistical representation and the kullback-leibler divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos d'Giano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Congress on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Santander, Colombia. pp.13--16, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-4086-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unsupervised Bayesian approach for the joint reconstruction and classification of cutaneous reflectance confocal microscopy images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghafour Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Le Digabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal and Image Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.241--245, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general non-smooth Hamiltonian Monte Carlo scheme using Bayesian proximity operator calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal and Image Processing Conference (EUSIPCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Aug 2017, Kos Island, Greece. pp.1220-1224, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Partially Collapsed Gibbs Sampler with Accelerated Convergence for EEG Source Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Hernan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on statistical signal processing (SSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRSI data unmixing using spatial and spectral priors in transformed domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Laruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Symposium on Biomedical Imaging: From Nano to Macro (ISBI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic. pp. 952-955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Bayesian classification of epilepsy EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Prendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Workshop on Image, Video, and Multidimensional Signal Processing (IVMSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp. 1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA-based approach for inhomogeneous PSF estimation and partial volume correction in PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthonin Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mendes de Vigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nuclear Science Symposium, Medical Imaging Conference and Room-Temperature Semiconductor Detector Workshop (NSS/MIC/RTSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Strasbourg, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG source localization based on a structured sparsity prior and a partially collapsed Gibbs sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Hernan Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.261-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Bayesian Image Restoration with Linear Operator Uncertainties with Application to EEG Signal Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Middle East Conference on Biomedical Engineering (MECBME 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Doha, Qatar. pp.139--142, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECBME.2014.6783225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of onset in epilepsy signals using generalized Gaussian distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Quintero Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in New Technologies, Interactive Interfaces and Communicability (ADNTIIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Córdoba, Argentina. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Spatiotemporal Segmentation of Combined PET-CT Data Using a Bivariate Poisson Mixture Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd European Signal and Image Processing Conference (EUSIPCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP), Sep 2014, Lisbonne, Portugal. pp.1--6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical sparsity-smoothness Bayesian model for ℓ0 + ℓ1 + ℓ2 regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 1901-1905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude control of a satellite using a feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mora-Camino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Benslama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control and Automation Conference 2013: Uniting Problems and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. pp.ISBN: 978-1-84919-710-6, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2013.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TestDose : a SPECT image generator for clinical dosimetry studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE : International Society for Optics and Photonics, Feb 2013, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2007840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sparse Regularization for Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Laruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Engineering in Medicine and Biology Society Conference - EMBC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp. 6768-6771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TestDose: a SPECT image generator for clinical dosimetry studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Feb 2013, Orlando, United States. pp.86684V, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2007840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de mouvement respiratoire en TDM-4D par interpolation bidirectionnelle pondérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Ouksili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeling skin tissues in ultrasound images using a generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, Prague, Czech Republic. pp.729--732, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of high frequency ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Signal and Image Processing Conference (EUSIPCO 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Signal Processing (EURASIP); Centre Tecnològic de Telecomunicacions de Catalunya (CTTC); Universitat Politècnica de Catalunya (UPC), Aug 2011, Barcelona, Spain. pp.664--668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian segmentation of chest tumors in PET Scans using a Poisson-Gamma mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Statistical Signal Processing (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2011, Nice, France. pp.809--812, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2011.5967828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de mélange de lois Rayleigh généralisées pour la classification des échographies cutanées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque du Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des opérations de contrôle des passagers dans une aérogare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakiatou Christelle Kaffa-Jackou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Mora-Camino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011, 12ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, St-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete wavelet for multifractal texture classification: application to medical ultrasound imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Djeddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Basarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2010, Hong Kong, China. pp.637--640, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5650017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation du mouvement respiratoire dans les images TEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehor Ouksili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool Set Combining Learning Styles Prediction, a Blended Learning Methodology and Facilitator Guidebooks – Towards a Best Mix in Blended Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Moebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weibelzahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ICL2007, September 26 -28, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Villach, Austria. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle Bayésien de mélange de lois Poisson-Gamma pour segmenter des images TEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Irace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. Actes de la conférence RFIA 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting MRSI data properties to improve quantication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Laruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Rowland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massoptier, Laurent; Song, Yu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal imaging towards individualized radiotherapy treatments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, AQUILAB Lille, pp.63--68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance spectroscopic data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Laruelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Rawland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soleakhena Ken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massoptier, Laurent; Viard, Romain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative imaging to improve radiotherapy treatments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Lulu Enterprises Inc, pp.91--96, 2014, 978-1291604177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Release of end-user tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahti Ahde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toni Ahola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Alm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Astrouskaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausderau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593166v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- External release of end-user applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harri Airaksinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryna Astrouskaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Aunimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ausderau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Benmergui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Cooperative Real-Time Communication and Multimedia Management  Release 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avi Peled</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Guidelines and models on implementing design principles of KP-Lab, application scenarios and best practices v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Allert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merja Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Ben Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KP-LAB Knowledge Practices Laboratory -- Specification of the shared space for knowledge practices software -release 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannu Markkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Aunimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merja Bauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliy Tchoumatchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Furnadjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamiltonian Monte Carlo Method for Non-Smooth Energy Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of skin lesions in 2D and 3D ultrasound images using a spatially coherent generalized Rayleigh mixture model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alejandro Pereyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadj Batatia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT--2011, IRIT : Institut en Recherche Informatique de Toulouse, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7691,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EB31946"/>
+    <w:nsid w:val="1BD33C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7922,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadj-batatia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0433-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079061265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimas.my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tees.ac.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipst-cnam.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rinc&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos d'Giano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7555/JBR.33.20190012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Muro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers9040085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rincon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Risk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.08.064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2669101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Halimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005450" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/705/1/012032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383318" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lourari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;maria Polina Konstantinou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWLR912P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2290329" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Didierlaurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence O. Dierickx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4897612" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2249076" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2190617" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#8217;giano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206862" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621636v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4086-3_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes de Vigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491206v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256422v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Ouksili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946507" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967828" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moebs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piombo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weibelzahl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593166v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Ahde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ahola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Alm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Astrouskaja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausderau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Airaksinen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Aunimo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Benmergui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Peled" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Allert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Bauters" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Ben Ami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593210v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Markkanen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliy Tchoumatchenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Furnadjiev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadj-batatia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0433-2152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079061265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rsGFcxwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimas.my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tees.ac.uk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inp-toulouse.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irit.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipst-cnam.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rinc&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos d'Giano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7555/JBR.33.20190012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Muro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Prendes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers9040085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02089983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rizk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.12.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero Rincon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alejandro Pereyra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Risk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.08.064" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2669101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Halimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005450" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/705/1/012032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mc Laughlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2383318" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lauwers-Cances" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lourari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;maria Polina Konstantinou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.13129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWLR912P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2290329" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Didierlaurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ribes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence O. Dierickx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4897612" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2249076" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2190617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos D&#8217;giano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN48605.2020.9206862" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621636v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116277v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4086-3_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonin Reilhac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mendes de Vigo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491206v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pereyra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422733v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benenia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benslama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.0018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Mckay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2007840" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656497v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Ouksili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946507" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241318v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiatou Christelle Kaffa-Jackou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djeddi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5650017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404639v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Moebs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piombo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weibelzahl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656545v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593166v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahti Ahde" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Ahola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Alm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Astrouskaja" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausderau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Airaksinen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Aunimo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Benmergui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baurens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Peled" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Allert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Bauters" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Ben Ami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Markkanen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliy Tchoumatchenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Furnadjiev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>