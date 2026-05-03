--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -752,528 +752,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03868745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tianjin Eco-City model in the academic literature on urban sustainability</w:t>
+                <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinghao Li</w:t>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 213, pp.59-74. </w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.239980831987081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956614v1</w:t>
+                <w:t xml:space="preserve">halshs-02274632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering open science with reflexive and spatialised indicators</w:t>
+                <w:t xml:space="preserve">The Tianjin Eco-City model in the academic literature on urban sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juste Raimbault</w:t>
+                <w:t xml:space="preserve">Yinghao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+                <w:t xml:space="preserve">Frédérique Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+                <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Pumain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (2), pp.239980831987081. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2399808319870816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02274632v1</w:t>
+                <w:t xml:space="preserve">hal-01956614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amour des modèles, humour des modélisateurs : un dictionnaire passionnel de la modélisation urbaine et de ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.15292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01739763v1</w:t>
+                <w:t xml:space="preserve">halshs-03868741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amour des modèles, humour des modélisateurs : un dictionnaire passionnel de la modélisation urbaine et de ses usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.15292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03868741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité urbaine au passé composé et au futur proche</w:t>
               </w:r>
@@ -2324,200 +2324,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01163927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLIDER: Software for LongItudinal Data Exploration with R</w:t>
+                <w:t xml:space="preserve">La mobilité comme variabilité temporelle de la présence spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (95), pp.41-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213604v1</w:t>
+                <w:t xml:space="preserve">halshs-01021581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité comme variabilité temporelle de la présence spatiale</w:t>
+                <w:t xml:space="preserve">SLIDER: Software for LongItudinal Data Exploration with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 693, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01021581v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation graphique agrégée des trajectoires individuelles : revue de l'existant et application en géographie</w:t>
               </w:r>
@@ -3031,103 +3031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks : un outil interactif pour l’analyse de corpus bibliométriques massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science XXL - Ce que l’abondance et la diversité des données font aux sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED/SAGE, Mar 2017, Paris, France</w:t>
@@ -3725,51 +3725,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de géographie quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,77 +3817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire passionel de la modélisation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Oeil d'Or, 300 p., 2017, 978-2-913661-84-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3944,51 +3944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4624,77 +4624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5130,90 +5130,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialised bibliometrics approach of a scientific journal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5740,51 +5740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,51 +5904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6142,51 +6142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01956614v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.12.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15292" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bordedebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tomasoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2017.1284990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1704" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-42J89LBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Commenges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.26.79-95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319588v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Beeker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463639v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mendiz&#225;bal Riera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04857991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01956614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bordedebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tomasoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2017.1284990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1704" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-42J89LBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Commenges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.26.79-95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319588v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Beeker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463639v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mendiz&#225;bal Riera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04857991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>