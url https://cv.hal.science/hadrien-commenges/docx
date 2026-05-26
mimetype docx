--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1016,264 +1016,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amour des modèles, humour des modélisateurs : un dictionnaire passionnel de la modélisation urbaine et de ses usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.15292⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03868741v1</w:t>
+                <w:t xml:space="preserve">halshs-01739763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A massive geographically weighted regression model of walking-environment relationships</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amour des modèles, humour des modélisateurs : un dictionnaire passionnel de la modélisation urbaine et de ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2018.03.002⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.15292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739763v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03868741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité urbaine au passé composé et au futur proche</w:t>
               </w:r>
@@ -3725,51 +3725,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de géographie quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,1081 +4019,1176 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des modèles pour l’aménagement</w:t>
+                <w:t xml:space="preserve">Mobilité des individus et présences agrégées dans l’espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Buhler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La coévolution transport, mobilité, territoire : échelles et modèles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’individu mobile. Vie quotidienne, temps long et subjectivités mobiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.51-76, 2026, Encyclopédie SCIENCES, 9781789482270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9227.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05526889v1</w:t>
+                <w:t xml:space="preserve">halshs-05612371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and daytime population in geographical space</w:t>
+                <w:t xml:space="preserve">Usage des modèles pour l’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mobile Individual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La coévolution transport, mobilité, territoire : échelles et modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 2026, 9781789482348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05442407v1</w:t>
+                <w:t xml:space="preserve">halshs-05526889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écueils catégoriels pour l’analyse de la mobilité urbaine</w:t>
+                <w:t xml:space="preserve">Mobility and daytime population in geographical space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gaële Lesteven. </w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In book : Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.219-256, 2024, Géographie et démographie. Géographie des réseaux d’infrastructure et des mobilités, 978-1789481549. </w:t>
+              <w:t xml:space="preserve">The Mobile Individual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.43-64, 2025, Collection "Infrastructure and Mobility Networks Geography", 9781789452273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9154.ch10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781394423644.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05463639v2</w:t>
+                <w:t xml:space="preserve">hal-05442407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical Pitfalls for Analyzing Urban Mobility. Urban Mobility Systems in the World</w:t>
+                <w:t xml:space="preserve">Écueils catégoriels pour l’analyse de la mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Néchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaele Lesteven. </w:t>
+              <w:t xml:space="preserve">Gaële Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes de mobilité urbaine dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.219-256, 2024, Géographie et démographie. Géographie des réseaux d’infrastructure et des mobilités, 978-1789481549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9154.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462060v1</w:t>
+                <w:t xml:space="preserve">halshs-05463639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétraction du commerce de détail dans les villes petites et moyennes : l’érosion de la diversité commerciale des communes entre 1979 et 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Categorical Pitfalls for Analyzing Urban Mobility. Urban Mobility Systems in the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Deprez, Samuel. </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Néchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaele Lesteven. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commerces consommation et territoires Le temps des transitions, des futurs incertains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre - PURH, pp.119-153, 2022, 9791024015958</w:t>
+              <w:t xml:space="preserve">Urban Mobility Systems in the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.203-241, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03777503v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Gaming Urban Mobility: Île-de-France’s Post-Car Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Banos</w:t>
+                <w:t xml:space="preserve">Rétraction du commerce de détail dans les villes petites et moyennes : l’érosion de la diversité commerciale des communes entre 1979 et 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patricia Sajous; Cyrille Bertelle. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Deprez, Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commerces consommation et territoires Le temps des transitions, des futurs incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre - PURH, pp.119-153, 2022, 9791024015958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59302-5_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03128269v1</w:t>
+                <w:t xml:space="preserve">halshs-03777503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+                <w:t xml:space="preserve">Modelling and Gaming Urban Mobility: Île-de-France’s Post-Car Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Sajous; Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Big Data à découvert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Systems, Smart Territories and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.219-231, 2021, Understanding Complex Systems, 978-3-030-59301-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59302-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02008933v1</w:t>
+                <w:t xml:space="preserve">halshs-03128269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expertise est-elle soluble dans la modélisation intégrée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CybergeoNetworks, une application interactive pour l'analyse géographique et sémantique des publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Chasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Leurent</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouzeghoub M., Mosseri R. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les instruments de l’action publique et les dispositifs territoriaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-343-10393-8</w:t>
+              <w:t xml:space="preserve">Les Big Data à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.272-273, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01402530v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02008933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne et accès potentiel aux ressources urbaines : quelles inégalités sociales ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expertise est-elle soluble dans la modélisation intégrée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Perchoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Tomasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Données urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, Economica, pp.87-95, 2015, 9782717868388</w:t>
+              <w:t xml:space="preserve">Les instruments de l’action publique et les dispositifs territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-343-10393-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01230217v1</w:t>
+                <w:t xml:space="preserve">halshs-01402530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilité quotidienne et accès potentiel aux ressources urbaines : quelles inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Données urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, Economica, pp.87-95, 2015, 9782717868388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définir l'intermédiarité par le système des mobilités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Mendizábal Riera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Territoires, pratiques, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-178, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5103,51 +5198,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatialised bibliometrics approach of a scientific journal production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5199,51 +5294,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5253,173 +5348,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rétraction des services et commerces dans les villes petites et moyennes : modalités et logiques à l’échelle interurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baudet-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Caisse des Dépôts et Consignations - Commissariat Général à l'Egalité des Territoires. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional indicators computation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5428,98 +5523,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Feredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] ESPON. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5529,100 +5624,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'invention de la mobilité quotidienne. Aspects performatifs des instruments de la socio-économie des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00923682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5632,91 +5727,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage des modèles pour l'aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04857991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5726,276 +5821,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocorrélation</w:t>
+                <w:t xml:space="preserve">Concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05471417v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration</w:t>
+                <w:t xml:space="preserve">Autocorrélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05471404v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05471417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6142,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01956614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bordedebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tomasoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2017.1284990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1704" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-42J89LBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Commenges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.26.79-95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319588v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Beeker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463639v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mendiz&#225;bal Riera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923682v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04857991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471417v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526970v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04652596v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pasquali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2020.102790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.35506" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juste Raimbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Chasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808319870816" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01956614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.12.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2018.03.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMDC9SDR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15292" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bordedebat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vall&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fen-Chong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472039v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Tomasoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2017.1284990" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868737v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1704" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-42J89LBK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Commenges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.26.79-95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319588v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021581v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cattan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Beeker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976040v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643374v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Louf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Carra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dembele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gallotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889649v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868759v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commenges Hadrien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le N&#233;chet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05612371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9227.ch3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394423644.ch3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05463639v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9154.ch10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03777503v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59302-5_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008933v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tomasoni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perchoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684505v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Mendiz&#225;bal Riera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976025v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594264v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Feredj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04857991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365153v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471404v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05471417v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>