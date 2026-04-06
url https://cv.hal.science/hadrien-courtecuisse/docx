--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -857,545 +857,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Finite Element model of needle insertion and laceration</w:t>
+                <w:t xml:space="preserve">Shared control strategy for needle insertion into deformable tissue using inverse Finite Element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+                <w:t xml:space="preserve">Paul Baksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Baksic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2021 - The 42nd Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187709v1</w:t>
+                <w:t xml:space="preserve">hal-03191078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robotic needle steering from inverse finite element simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robotic needle steering in deformable tissues with extreme learning machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Momi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - Workshop on Representing and Manipulating Deformable Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
+              <w:t xml:space="preserve">AUTOMED 2021 - Automation in Medical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241674v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic needle steering in deformable tissues with extreme learning machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning robotic needle steering from inverse finite element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Momi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTOMED 2021 - Automation in Medical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - Workshop on Representing and Manipulating Deformable Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187930v1</w:t>
+                <w:t xml:space="preserve">hal-03241674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared control strategy for needle insertion into deformable tissue using inverse Finite Element simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Interactive Finite Element model of needle insertion and laceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2021 - The 42nd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Computer Graphics, May 2021, Vienne / Virtual, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20211020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191078v1</w:t>
+                <w:t xml:space="preserve">hal-03187709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic needle insertion in moving soft tissues using constraint-based inverse Finite Element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris / Virtual, France. pp.2407-2413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,90 +1429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-based confidence assessment of non-rigid registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1531,709 +1531,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02238974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-based Registration for Large Deformations -Application to Open Liver Surgery</w:t>
+                <w:t xml:space="preserve">Resection-induced brain-shift compensation using vessel-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+                <w:t xml:space="preserve">Fanny Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Golse</w:t>
+                <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vibert</w:t>
+                <w:t xml:space="preserve">Florian Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel de Mathelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Houston, TX, United States. pp.105760Q-1 - 105760Q-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2293640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792837v1</w:t>
+                <w:t xml:space="preserve">hal-01930274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resection-induced brain-shift compensation using vessel-based methods</w:t>
+                <w:t xml:space="preserve">Marker-based Registration for Large Deformations -Application to Open Liver Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
+                <w:t xml:space="preserve">Nicolas Golse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Lann</w:t>
+                <w:t xml:space="preserve">Eric Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Palombi</w:t>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930274v1</w:t>
+                <w:t xml:space="preserve">hal-01792837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane P A Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMECHANICS AND COMPUTER ASSISTED SURGERY MEETS MEDICAL REALITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571194v1</w:t>
+                <w:t xml:space="preserve">hal-01578815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+                <w:t xml:space="preserve">H Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Haouchine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Reinertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578815v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Courtecuisse</w:t>
+                <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Reinertsen</w:t>
+                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Le Lann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane P A Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
+              <w:t xml:space="preserve">BIOMECHANICS AND COMPUTER ASSISTED SURGERY MEETS MEDICAL REALITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935285v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Physics-Based Registration of 2D Dynamic MRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2271,77 +2271,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse real-time Finite Element simulation for robotic control of flexible needle insertion in deformable tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2474,90 +2474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel-based brain-shift compensation using elastic registration driven by a patient-specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodil Munkvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2593,861 +2593,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Paulus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Cazier</w:t>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.591-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208546v1</w:t>
+                <w:t xml:space="preserve">hal-01184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+                <w:t xml:space="preserve">Logiciel de simulation de chirurgie mini invasive par PV : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+                <w:t xml:space="preserve">D. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association Internationale d'Osteosynthèse Dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184113v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel de simulation de chirurgie mini invasive par PV : étude préliminaire</w:t>
+                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ehlinger</w:t>
+                <w:t xml:space="preserve">Christoph Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baumgartner</w:t>
+                <w:t xml:space="preserve">Lionel Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Courtecuisse</w:t>
+                <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association Internationale d'Osteosynthèse Dynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Computer Graphics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489129v1</w:t>
+                <w:t xml:space="preserve">hal-01208546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering on Deformable Anatomical Tissues with Strong Heterogeneities</w:t>
+                <w:t xml:space="preserve">Atlas-based Transfer of Boundary Conditions for Biomechanical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
+                <w:t xml:space="preserve">Rosalie Plantefeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Radoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025614v1</w:t>
+                <w:t xml:space="preserve">hal-01070339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas-based Transfer of Boundary Conditions for Biomechanical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Plantefeve</w:t>
+                <w:t xml:space="preserve">Constraint-Based Simulation for Non-Rigid Real-Time Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Manhattan Beach, California., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070339v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Simulation for Non-Rigid Real-Time Registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Identification of Anatomical Boundary Conditions in Living Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Meets Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCAI 2014 - 5th International Conference on Information Processing in Computer Assisted Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160739v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Identification of Anatomical Boundary Conditions in Living Tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Peterlik</w:t>
+                <w:t xml:space="preserve">Haptic Rendering on Deformable Anatomical Tissues with Strong Heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCAI 2014 - 5th International Conference on Information Processing in Computer Assisted Interventions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264434v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Real-Time Computation of Cardiac Electrophysiology for Training Simulator</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI - 14th International Conference on Medical Image Computing and Computer Assisted Intervention - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.315-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3943,51 +3943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRIPHYS - Virtual Reality Interaction and Physical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Copenhagen, Denmark. pp.59-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4265,51 +4265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic cutting simulation using elastic snapping for mesh quality optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4473,51 +4473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real‐Time FE Simulation for Large‐Scale Problems Using Precondition‐Based Contact Resolution and Isolated DOFs Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4698,77 +4698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Insertion of Flexible Needle in Deformable Structures Using Inverse Finite-Element Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4809,373 +4809,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Elastic Registration of Soft Tissues under Large Deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Peterlik</w:t>
+                <w:t xml:space="preserve">Calipso: Physics-based Image and Video Editing through CAD Model Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purang Abolmaesumi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Niessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.211-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-1600-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613757v1</w:t>
+                <w:t xml:space="preserve">hal-01890684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calipso: Physics-based Image and Video Editing through CAD Model Proxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+                <w:t xml:space="preserve">Fast Elastic Registration of Soft Tissues under Large Deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rohling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+                <w:t xml:space="preserve">Purang Abolmaesumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Niessner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Nguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36, pp.211-226. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.24-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-1600-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890684v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the error on target motion through real-time mesh adaptation: applications to Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
@@ -5213,103 +5213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-shift compensation using intraoperative ultrasound and constraint-based biomechanical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.133 - 153. </w:t>
@@ -5347,90 +5347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5471,274 +5471,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Untereiner</w:t>
+                <w:t xml:space="preserve">Rest shape computation for highly deformable model of brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Cotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cazier</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (6-8), pp.831-841. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2006-2007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-015-1123-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162099v1</w:t>
+                <w:t xml:space="preserve">hal-01217673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rest shape computation for highly deformable model of brain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Morin</w:t>
+                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Stephane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2006-2007. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6-8), pp.831-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-015-1123-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217673v1</w:t>
+                <w:t xml:space="preserve">hal-01162099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of contact and cutting of heterogeneous soft-tissues</w:t>
               </w:r>
@@ -5776,51 +5776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kerfriden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.394-410. </w:t>
@@ -6231,578 +6231,760 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1778765.1778819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00502446v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient implicit constraint resolution scheme for interactive FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient parallelization strategy for real-time FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented reality biomechanical simulations for pelvic conditions diagnoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Female Reproductive System: Breast and Pelvic Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2020-0-00113-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Biomechanics of the Brain in the Operating Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.321-344, 2019, 978-3-030-04995-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04996-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical modeling of brain soft tissues for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payan, Yohan; Ohayon, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.127-146, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804009-6.00006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFA: A Multi-Model Framework for Interactive Physical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer, pp.283-321, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/8415_2012_125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit FEM Solver on GPU for Interactive Deformation Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6825,258 +7007,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wen-mei W. Hwu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Computing Gems Jade Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.281-294, 2011, Applications of GPU Computing Series, 9780123859631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-385963-1.00021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589200v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-04122582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7182,329 +7182,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periprosthetic femoral fracture simulation software for minimally invasive surgery</w:t>
+                <w:t xml:space="preserve">Simulation software for periprosthetic femoral fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Fravreau</w:t>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien d'Ambrosio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Bonnomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Federation of National Associations of Orthopaedics and Traumatology (EFORT), Vienne, Autriche, du 31 Mai au 02 Juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienna, Austria. 2017</w:t>
+              <w:t xml:space="preserve">38th Orthopaedic World Congress of the International Society of Orthopaedic Surgery and Traumatology, Cape Town, South Africa, 30 nov.-2dec. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cape Town, South Africa. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955275v1</w:t>
+                <w:t xml:space="preserve">hal-03957004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation software for periprosthetic femoral fracture</w:t>
+                <w:t xml:space="preserve">Periprosthetic femoral fracture simulation software for minimally invasive surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Fravreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Orthopaedic World Congress of the International Society of Orthopaedic Surgery and Traumatology, Cape Town, South Africa, 30 nov.-2dec. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cape Town, South Africa. 2017</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Federation of National Associations of Orthopaedics and Traumatology (EFORT), Vienne, Autriche, du 31 Mai au 02 Juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienna, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957004v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Decomposition for real time Simulation of needle insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,64 +7733,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7990,51 +7990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Zeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20231003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cignolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Suruagy Perrusi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baksic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cazzaniga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Tagliabue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P A Bordas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ehlinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehlinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courtecuisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Plantefeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Radoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Relan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589203v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037826.2037895" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys10/059-068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bensoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rohling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purang Abolmaesumi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nguan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890684v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niessner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1600-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2958" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2695587" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713495753" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeryong Jung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Yong Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502446v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Falipou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-00113-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_125" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385963-1.00021-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122582v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03851375v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fravreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien d'Ambrosio" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnomet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Zeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20231003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cignolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baksic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Suruagy Perrusi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cazzaniga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Tagliabue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P A Bordas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ehlinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehlinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgartner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courtecuisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Plantefeve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Radoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Relan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589203v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037826.2037895" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys10/059-068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bensoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890684v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niessner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1600-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rohling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purang Abolmaesumi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nguan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2958" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2695587" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713495753" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeryong Jung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Yong Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502446v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Falipou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-00113-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385963-1.00021-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03851375v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnomet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fravreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien d'Ambrosio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>