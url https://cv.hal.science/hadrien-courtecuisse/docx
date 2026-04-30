--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -195,399 +195,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Rate Mechanical Coupling of Interacting Objects in the Context of Needle Insertion Simulation With Haptic Feedback</w:t>
+                <w:t xml:space="preserve">Real-time Robotic Flexible Needle Insertion In Deformable Living Organs Using Isolated Objective Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Duriez</w:t>
+                <w:t xml:space="preserve">Thuc Long Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801450⟩</w:t>
+              <w:t xml:space="preserve">IEEE RSJ International Conference on Intelligent Robots and Systems - IROS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.10998-11003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750673v1</w:t>
+                <w:t xml:space="preserve">hal-04681176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Rate Mechanical Coupling of Interacting Objects in the Context of Needle Insertion Simulation With Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Ghaddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Koessler</w:t>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604837v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Robotic Flexible Needle Insertion In Deformable Living Organs Using Isolated Objective Constraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuc Long Ha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RSJ International Conference on Intelligent Robots and Systems - IROS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, INSA Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681176v2</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards realistic needle insertion training simulator using partitioned model order reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -658,744 +658,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Needle Insertion Simulation using Hybrid Constraint Solver and Isolated DOFs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FEM-based model for cable-actuated continuum robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+                <w:t xml:space="preserve">Chiara Cignolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2023 - Short Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on New Technologies for Computer and Robot Assisted Surgery (CRAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181906v1</w:t>
+                <w:t xml:space="preserve">hal-04240291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-based model for cable-actuated continuum robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Needle Insertion Simulation using Hybrid Constraint Solver and Isolated DOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Cignolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Rosa</w:t>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on New Technologies for Computer and Robot Assisted Surgery (CRAS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2023 - Short Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saarbrücken, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20231003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240291v1</w:t>
+                <w:t xml:space="preserve">hal-04181906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared control strategy for needle insertion into deformable tissue using inverse Finite Element simulation</w:t>
+                <w:t xml:space="preserve">Interactive Finite Element model of needle insertion and laceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2021 - The 42nd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Computer Graphics, May 2021, Vienne / Virtual, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20211020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191078v1</w:t>
+                <w:t xml:space="preserve">hal-03187709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic needle steering in deformable tissues with extreme learning machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+                <w:t xml:space="preserve">Shared control strategy for needle insertion into deformable tissue using inverse Finite Element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cazzaniga</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTOMED 2021 - Automation in Medical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187930v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robotic needle steering from inverse finite element simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Robotic needle steering in deformable tissues with extreme learning machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Momi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - Workshop on Representing and Manipulating Deformable Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
+              <w:t xml:space="preserve">AUTOMED 2021 - Automation in Medical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241674v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Finite Element model of needle insertion and laceration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Learning robotic needle steering from inverse finite element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena de Momi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2021 - The 42nd Annual Conference of the European Association for Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2021 - Workshop on Representing and Manipulating Deformable Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egs.20211020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187709v1</w:t>
+                <w:t xml:space="preserve">hal-03241674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic needle insertion in moving soft tissues using constraint-based inverse Finite Element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris / Virtual, France. pp.2407-2413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1429,90 +1429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-based confidence assessment of non-rigid registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1790,610 +1790,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+                <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P A Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">BIOMECHANICS AND COMPUTER ASSISTED SURGERY MEETS MEDICAL REALITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578815v1</w:t>
+                <w:t xml:space="preserve">hal-01571194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morin</w:t>
+                <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Courtecuisse</w:t>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Reinertsen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
+              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935285v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
+                <w:t xml:space="preserve">H Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyendra Tomar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">I Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane P A Bordas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMECHANICS AND COMPUTER ASSISTED SURGERY MEETS MEDICAL REALITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571194v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Physics-Based Registration of 2D Dynamic MRI Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+                <w:t xml:space="preserve">Inverse real-time Finite Element simulation for robotic control of flexible needle insertion in deformable tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Peterlik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">Laurent Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR - Medicine Meets Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve"> IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254388v1</w:t>
+                <w:t xml:space="preserve">hal-01353925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse real-time Finite Element simulation for robotic control of flexible needle insertion in deformable tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+                <w:t xml:space="preserve">3D Physics-Based Registration of 2D Dynamic MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Goffin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">MMVR - Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353925v1</w:t>
+                <w:t xml:space="preserve">hal-01254388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel pédagogique de simulation pour les fractures fémorales péri-prothétiques</w:t>
               </w:r>
@@ -2593,904 +2593,904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184113v1</w:t>
+                <w:t xml:space="preserve">hal-01208546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel de simulation de chirurgie mini invasive par PV : étude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ehlinger</w:t>
+                <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baumgartner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Courtecuisse</w:t>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association Internationale d'Osteosynthèse Dynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.591-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489129v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
+                <w:t xml:space="preserve">Logiciel de simulation de chirurgie mini invasive par PV : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Paulus</w:t>
+                <w:t xml:space="preserve">M. Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Untereiner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">D. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cazier</w:t>
+                <w:t xml:space="preserve">H. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association Internationale d'Osteosynthèse Dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208546v1</w:t>
+                <w:t xml:space="preserve">hal-05489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas-based Transfer of Boundary Conditions for Biomechanical Simulation</w:t>
+                <w:t xml:space="preserve">Haptic Rendering on Deformable Anatomical Tissues with Strong Heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Plantefeve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Peterlik</w:t>
+                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Radoux</w:t>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070339v1</w:t>
+                <w:t xml:space="preserve">hal-01025614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Simulation for Non-Rigid Real-Time Registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas-based Transfer of Boundary Conditions for Biomechanical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Plantefeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Radoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Meets Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Manhattan Beach, California., United States</w:t>
+              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160739v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Identification of Anatomical Boundary Conditions in Living Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Constraint-Based Simulation for Non-Rigid Real-Time Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCAI 2014 - 5th International Conference on Information Processing in Computer Assisted Interventions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Manhattan Beach, California., United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264434v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering on Deformable Anatomical Tissues with Strong Heterogeneities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
+                <w:t xml:space="preserve">Model-Based Identification of Anatomical Boundary Conditions in Living Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCAI 2014 - 5th International Conference on Information Processing in Computer Assisted Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025614v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Real-Time Computation of Cardiac Electrophysiology for Training Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Skinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,1059 +4191,1342 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2008 - Short Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Reality Training Simulator for Percutaneous Needle-Based Interventions with Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient implicit constraint resolution scheme for interactive FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient parallelization strategy for real-time FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic cutting simulation using elastic snapping for mesh quality optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward fluoroscopy guided robotic needle insertion for radio frequency ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc‐long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (3), pp.e70025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cav.70025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real‐Time FE Simulation for Large‐Scale Problems Using Precondition‐Based Contact Resolution and Isolated DOFs Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (6), pp.418-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.14563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional physics‐based registration of pelvic system using 2D dynamic magnetic resonance imaging slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecomte-Grosbras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/str.12339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Insertion of Flexible Needle in Deformable Structures Using Inverse Finite-Element Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (3), pp.697-708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2019.2897858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calipso: Physics-based Image and Video Editing through CAD Model Proxies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Roy</w:t>
+                <w:t xml:space="preserve">Fast Elastic Registration of Soft Tissues under Large Deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rohling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purang Abolmaesumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Nguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-1600-0⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.24-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890684v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Elastic Registration of Soft Tissues under Large Deformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Peterlik</w:t>
+                <w:t xml:space="preserve">Calipso: Physics-based Image and Video Editing through CAD Model Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Niessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.211-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-1600-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613757v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the error on target motion through real-time mesh adaptation: applications to Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cnm.2958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-shift compensation using intraoperative ultrasound and constraint-based biomechanical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5292,222 +5575,222 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.133 - 153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.media.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (3), pp.596-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TBME.2017.2695587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rest shape computation for highly deformable model of brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5516,647 +5799,647 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 Suppl 1, pp.2006-2007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (6-8), pp.831-841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-015-1123-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of contact and cutting of heterogeneous soft-tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kerfriden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), pp.394-410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2013.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-based training system for cataract surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0037549713495753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-based Real-Time Soft Tissue Deformation with Cutting and Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoeryong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doo Yong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special Issue on Biomechanical Modelling of Soft Tissue Motion, 103 (2-3), pp.159-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2010.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume Contact Constraints at Arbitrary Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6165,437 +6448,255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Falipou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Proceedings of SIGGRAPH 2010, 29 (3), pp.Article No. 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1778765.1778819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00502446v2</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-04122582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented reality biomechanical simulations for pelvic conditions diagnoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Female Reproductive System: Breast and Pelvic Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2020-0-00113-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Biomechanics of the Brain in the Operating Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6604,128 +6705,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.321-344, 2019, 978-3-030-04995-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-04996-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical modeling of brain soft tissues for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6734,257 +6835,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payan, Yohan; Ohayon, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.127-146, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-804009-6.00006-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFA: A Multi-Model Framework for Interactive Physical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Springer, pp.283-321, 2012, Studies in Mechanobiology, Tissue Engineering and Biomaterials, 978-3-642-29013-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/8415_2012_125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit FEM Solver on GPU for Interactive Deformation Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7007,70 +7108,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wen-mei W. Hwu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Computing Gems Jade Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.281-294, 2011, Applications of GPU Computing Series, 9780123859631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-385963-1.00021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7080,91 +7181,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Finite Element simulations for surgical assistance - applications to training, augmented reality and robotic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université de strasbourg, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03851375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7174,400 +7275,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation software for periprosthetic femoral fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonnomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Orthopaedic World Congress of the International Society of Orthopaedic Surgery and Traumatology, Cape Town, South Africa, 30 nov.-2dec. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cape Town, South Africa. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periprosthetic femoral fracture simulation software for minimally invasive surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Fravreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Federation of National Associations of Orthopaedics and Traumatology (EFORT), Vienne, Autriche, du 31 Mai au 02 Juin 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienna, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Decomposition for real time Simulation of needle insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DD23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7577,100 +7678,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles architectures parallèles pour simulations interactives médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université des Sciences et Technologie de Lille - Lille I, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00772312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7680,170 +7781,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7990,51 +8091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801450" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181906v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Zeng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20231003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cignolini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baksic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Suruagy Perrusi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cazzaniga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Tagliabue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P A Bordas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ehlinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489129v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehlinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgartner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courtecuisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Plantefeve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Radoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Relan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589203v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037826.2037895" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys10/059-068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bensoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890684v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niessner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1600-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rohling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purang Abolmaesumi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nguan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672962v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2958" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2695587" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855821v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713495753" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686056v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeryong Jung" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Yong Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502446v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Falipou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122582v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-00113-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_125" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385963-1.00021-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03851375v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnomet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fravreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien d'Ambrosio" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903539v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cignolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Zeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20231003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Suruagy Perrusi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baksic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cazzaniga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Tagliabue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P A Bordas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ehlinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehlinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courtecuisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Plantefeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Radoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Relan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589203v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037826.2037895" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys10/059-068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bensoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Bertholon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14563" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rohling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purang Abolmaesumi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nguan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890684v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niessner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1600-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672962v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2958" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2695587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713495753" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeryong Jung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Yong Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502446v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Falipou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-00113-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_125" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385963-1.00021-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03851375v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnomet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fravreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien d'Ambrosio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>