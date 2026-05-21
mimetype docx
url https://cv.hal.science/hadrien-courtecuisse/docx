--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -66,4458 +66,4458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Reality Training Simulator for Percutaneous Needle-Based Interventions with Haptic Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Bertholon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient implicit constraint resolution scheme for interactive FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient parallelization strategy for real-time FE simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Robotic Needle Insertion In Deformable and Moving Structure Using Learning-by-Example Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc‐long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498156v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Robotic Flexible Needle Insertion In Deformable Living Organs Using Isolated Objective Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc Long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RSJ International Conference on Intelligent Robots and Systems - IROS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.10998-11003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Rate Mechanical Coupling of Interacting Objects in the Context of Needle Insertion Simulation With Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, INSA Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards realistic needle insertion training simulator using partitioned model order reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI 2024 - International Conference on Medical Image Computing and Computer-Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrakech, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-72089-5_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM-based model for cable-actuated continuum robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient Needle Insertion Simulation using Hybrid Constraint Solver and Isolated DOFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiu Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on New Technologies for Computer and Robot Assisted Surgery (CRAS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2023 - Short Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saarbrücken, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20231003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240291v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Needle Insertion Simulation using Hybrid Constraint Solver and Isolated DOFs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FEM-based model for cable-actuated continuum robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cignolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2023 - Short Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on New Technologies for Computer and Robot Assisted Surgery (CRAS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181906v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Finite Element model of needle insertion and laceration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Shared control strategy for needle insertion into deformable tissue using inverse Finite Element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2021 - The 42nd Annual Conference of the European Association for Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187709v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared control strategy for needle insertion into deformable tissue using inverse Finite Element simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Robotic needle steering in deformable tissues with extreme learning machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena de Momi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
+              <w:t xml:space="preserve">AUTOMED 2021 - Automation in Medical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191078v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic needle steering in deformable tissues with extreme learning machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Learning robotic needle steering from inverse finite element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Tagliabue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena de Momi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTOMED 2021 - Automation in Medical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - Workshop on Representing and Manipulating Deformable Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187930v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning robotic needle steering from inverse finite element simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Interactive Finite Element model of needle insertion and laceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Suruagy Perrusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - Workshop on Representing and Manipulating Deformable Objects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics 2021 - The 42nd Annual Conference of the European Association for Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Computer Graphics, May 2021, Vienne / Virtual, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20211020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241674v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic needle insertion in moving soft tissues using constraint-based inverse Finite Element simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris / Virtual, France. pp.2407-2413, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-based confidence assessment of non-rigid registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02238974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resection-induced brain-shift compensation using vessel-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Houston, TX, United States. pp.105760Q-1 - 105760Q-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2293640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-based Registration for Large Deformations -Application to Open Liver Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane P A Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMECHANICS AND COMPUTER ASSISTED SURGERY MEETS MEDICAL REALITY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571194v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Reinertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2017 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578815v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative brain-shift compensation using MR/US elastic registration by means of a constraint-based biomechanical simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyendra Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane P A Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 595: Biomechanics and computer assisted surgery meets medical reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lilles, France</w:t>
+              <w:t xml:space="preserve">BIOMECHANICS AND COMPUTER ASSISTED SURGERY MEETS MEDICAL REALITY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935285v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse real-time Finite Element simulation for robotic control of flexible needle insertion in deformable tissues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D Physics-Based Registration of 2D Dynamic MRI Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">MMVR - Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353925v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Physics-Based Registration of 2D Dynamic MRI Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse real-time Finite Element simulation for robotic control of flexible needle insertion in deformable tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR - Medicine Meets Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve"> IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2016) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254388v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel pédagogique de simulation pour les fractures fémorales péri-prothétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91ème Congrès de la Société Française de Chirurgie Orthopédique et Traumatologique, SOFCOT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel-based brain-shift compensation using elastic registration driven by a patient-specific finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodil Munkvold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing in Computer-Assisted Interventions (IPCAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cazier</w:t>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.591-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2015.7353432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208546v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+                <w:t xml:space="preserve">Logiciel de simulation de chirurgie mini invasive par PV : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Annuel de l'Association Internationale d'Osteosynthèse Dynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184113v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiciel de simulation de chirurgie mini invasive par PV : étude préliminaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Courtecuisse</w:t>
+                <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Untereiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'Association Internationale d'Osteosynthèse Dynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Computer Graphics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489129v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Rendering on Deformable Anatomical Tissues with Strong Heterogeneities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Atlas-based Transfer of Boundary Conditions for Biomechanical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Plantefeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Radoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025614v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas-based Transfer of Boundary Conditions for Biomechanical Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Constraint-Based Simulation for Non-Rigid Real-Time Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Peterlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 17th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Medicine Meets Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Manhattan Beach, California., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070339v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Simulation for Non-Rigid Real-Time Registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Model-Based Identification of Anatomical Boundary Conditions in Living Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Meets Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPCAI 2014 - 5th International Conference on Information Processing in Computer Assisted Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160739v1</w:t>
+                <w:t xml:space="preserve">hal-01264434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Identification of Anatomical Boundary Conditions in Living Tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Haptic Rendering on Deformable Anatomical Tissues with Strong Heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kazmitcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bozorg-Grayeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPCAI 2014 - 5th International Conference on Information Processing in Computer Assisted Interventions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07521-1_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01264434v1</w:t>
+                <w:t xml:space="preserve">hal-01025614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Real-Time Computation of Cardiac Electrophysiology for Training Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatin Relan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sermesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart - STACOM 2012 in the 15th International Conference on Medical Image Computing and Computer Assisted Intervention - MICCAI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Electromechanical Model of the Heart for Patient-Specific Therapy Planning and Training using SOFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Marchesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatin Relan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VPH 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioner-Based Contact Response and Application to Cataract Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI - 14th International Conference on Medical Image Computing and Computer Assisted Intervention - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.315-322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23623-5_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit FEM and Fluid Coupling on GPU for Interactive Multiphysics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Vancouver, Canada. pp.Article No. 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2037826.2037895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00589203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Preconditioners for Efficient Solving of Non-linear Deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRIPHYS - Virtual Reality Interaction and Physical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Copenhagen, Denmark. pp.59-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/PE/vriphys/vriphys10/059-068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel dense gauss-seidel algorithm on many-core processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCC'09 - 11th IEEE International Conference on High Performance Computing and Communications - 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Seoul, South Korea. pp.139--147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HPCC.2009.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Skinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Pablo de La Plata Alcalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2008 - Short Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149231v1</w:t>
-              </w:r>
-[...281 lines deleted...]
-                <w:t xml:space="preserve">hal-04122582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward fluoroscopy guided robotic needle insertion for radio frequency ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuc‐long Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (3), pp.e70025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4743,77 +4743,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real‐Time FE Simulation for Large‐Scale Problems Using Precondition‐Based Contact Resolution and Isolated DOFs Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiu Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (6), pp.418-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional physics‐based registration of pelvic system using 2D dynamic magnetic resonance imaging slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifan Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,90 +4981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Insertion of Flexible Needle in Deformable Structures Using Inverse Finite-Element Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (3), pp.697-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5092,373 +5092,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Elastic Registration of Soft Tissues under Large Deformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calipso: Physics-based Image and Video Editing through CAD Model Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purang Abolmaesumi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Niessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.211-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-1600-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613757v1</w:t>
+                <w:t xml:space="preserve">hal-01890684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calipso: Physics-based Image and Video Editing through CAD Model Proxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+                <w:t xml:space="preserve">Fast Elastic Registration of Soft Tissues under Large Deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Peterlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Rohling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+                <w:t xml:space="preserve">Purang Abolmaesumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Niessner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Nguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36, pp.211-226. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45, pp.24-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-1600-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890684v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the error on target motion through real-time mesh adaptation: applications to Deep Brain Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-26. </w:t>
@@ -5496,103 +5496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-shift compensation using intraoperative ultrasound and constraint-based biomechanical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Lann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40, pp.133 - 153. </w:t>
@@ -5630,90 +5630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Error Control for Surgical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Tomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bordas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5760,77 +5760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rest shape computation for highly deformable model of brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,103 +5877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Cutting of Deformable Objects based on Efficient Topological Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Untereiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cazier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (6-8), pp.831-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6007,51 +6007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of contact and cutting of heterogeneous soft-tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,90 +6154,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-based training system for cataract surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
@@ -6275,90 +6275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPU-based Real-Time Soft Tissue Deformation with Cutting and Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoeryong Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doo Yong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6409,103 +6409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume Contact Constraints at Arbitrary Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Falipou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Proceedings of SIGGRAPH 2010, 29 (3), pp.Article No. 82. </w:t>
@@ -6575,51 +6575,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented reality biomechanical simulations for pelvic conditions diagnoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6666,103 +6666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Biomechanics of the Brain in the Operating Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingerid Reinertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of the Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.321-344, 2019, 978-3-030-04995-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6796,77 +6796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical modeling of brain soft tissues for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6917,90 +6917,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFA: A Multi-Model Framework for Interactive Physical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7055,77 +7055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit FEM Solver on GPU for Interactive Deformation Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wen-mei W. Hwu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Computing Gems Jade Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.281-294, 2011, Applications of GPU Computing Series, 9780123859631. </w:t>
@@ -7195,51 +7195,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Finite Element simulations for surgical assistance - applications to training, augmented reality and robotic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université de strasbourg, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7289,103 +7289,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation software for periprosthetic femoral fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonnomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Orthopaedic World Congress of the International Society of Orthopaedic Surgery and Traumatology, Cape Town, South Africa, 30 nov.-2dec. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cape Town, South Africa. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7410,64 +7410,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periprosthetic femoral fracture simulation software for minimally invasive surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Fravreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7535,90 +7535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Decomposition for real time Simulation of needle insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pierre-Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,51 +7692,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles architectures parallèles pour simulations interactives médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université des Sciences et Technologie de Lille - Lille I, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7795,90 +7795,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750673v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801450" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vanneste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cignolini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Zeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20231003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Suruagy Perrusi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baksic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cazzaniga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Tagliabue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503574v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P A Bordas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ehlinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehlinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courtecuisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Plantefeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Radoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talbot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Relan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685593v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_40" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589203v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037826.2037895" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688865v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys10/059-068" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.51" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bensoussan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585902v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Bertholon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14563" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613757v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rohling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purang Abolmaesumi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nguan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890684v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niessner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1600-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672962v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2958" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2695587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713495753" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeryong Jung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Yong Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502446v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Falipou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-00113-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_125" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385963-1.00021-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03851375v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnomet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fravreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien d'Ambrosio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Bertholon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiu Zeng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122582v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05498156v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc&#8208;long Ha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681176v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuc Long Ha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801450" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vanneste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72089-5_62" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20231003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cignolini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rosa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baksic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Suruagy Perrusi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cazzaniga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Tagliabue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena de Momi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03187709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20211020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197515" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02238974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingerid Reinertsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Lann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2293640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Courtecuisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Reinertsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Lann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Tomar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P A Bordas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Peterlik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ehlinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baumgartner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Munkvold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ehlinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgartner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Courtecuisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Paulus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01070339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Plantefeve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Radoux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01264434v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07521-1_21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kazmitcheff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Miroir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bozorg-Grayeli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Talbot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatin Relan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sermesant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00751537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marchesseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23623-5_40" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589203v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2037826.2037895" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PE/vriphys/vriphys10/059-068" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2009.51" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02149231v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo de La Plata Alcalde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bensoussan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186904v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zeng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.70025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14563" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02873023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifan Jiang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mayeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12339" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890684v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niessner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-1600-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Rohling" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purang Abolmaesumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Nguan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.12.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672962v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2958" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2017.06.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bordas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2017.2695587" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070591" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162099v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cotin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-015-1123-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Allard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2013.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00855821v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Comas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549713495753" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686056v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoeryong Jung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doo Yong Lee" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2010.09.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502446v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Falipou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778819" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-00113-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385041v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04996-6_13" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00006-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_125" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589200v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385963-1.00021-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03851375v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnomet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fravreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien d'Ambrosio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00772312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04903539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:cnt:3de90b67ca1dd6e12c9fc326bb7037cb9b4bdf7c;origin=https://github.com/sofa-framework/sofa;visit=swh:1:snp:3fe570d6f99f87bb576ba7b86134990305f7aee1;anchor=swh:1:rev:aedc7ffea53e1a1b406b5e1c32b344cf53d9dbd1;path=/Authors.txt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>