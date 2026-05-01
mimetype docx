--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -116,51 +116,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -310,1117 +310,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t>
+                <w:t xml:space="preserve">Rompre ou ne pas rompre avec le capitalisme ? Stratégies d’ingénieur·es confronté·es à l’urgence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Nouguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Castel</w:t>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.232.0327⟩</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.261-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203649v1</w:t>
+                <w:t xml:space="preserve">halshs-05595768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lost in the matrix&amp;lt;/i&amp;gt; : rationalisations en tension pour les ingénieurs aéronautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Nouguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 71 (1), pp.163-191. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.211.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 74 (2), pp.327-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.232.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179180v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une démocratie économique radicale : retour d’expérience au sein de l’État actionnaire et de l’État banquier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lost in the matrix&amp;lt;/i&amp;gt; : rationalisations en tension pour les ingénieurs aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Viallet-Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.19278⟩</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 71 (1), pp.163-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.211.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454285v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state as an eager shareholder. The financialization of the Shareholding state in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une démocratie économique radicale : retour d’expérience au sein de l’État actionnaire et de l’État banquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
+                <w:t xml:space="preserve">Scott Viallet-Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.19278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282429v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier le profit et l’intérêt général : l’État actionnaire dans les dynamiques historiques du capitalisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 | 1er semestre, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.20029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les chemins de la normalisation. Transformations du contrôle des entreprises publiques en France</w:t>
+                <w:t xml:space="preserve">The state as an eager shareholder. The financialization of the Shareholding state in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031246v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capitalisme d’ingénieurs : domestication de la financiarisation dans un groupe aéronautique</w:t>
+                <w:t xml:space="preserve">Sur les chemins de la normalisation. Transformations du contrôle des entreprises publiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.111.0073⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3), pp.341-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.613.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511181v1</w:t>
+                <w:t xml:space="preserve">hal-03031246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et le ministre approuva l’union. Histoire de la décision de fusion entre Sagem et Snecma (2005)</w:t>
+                <w:t xml:space="preserve">Un capitalisme d’ingénieurs : domestication de la financiarisation dans un groupe aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.111.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.097.0023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02511189v1</w:t>
+                <w:t xml:space="preserve">hal-02511181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement des projets. L’organisation par projets à l’épreuve de l’ordre hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Foureault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/1 (34), p. 115-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tt.034.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’allégeance à la rue de Rivoli au pèlerinage de Wall Street. Financiarisation et professionnalisation des directeurs financiers dans l’énergie et la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°95 (2), pp.40-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.095.0040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence du « métier ». Métier de l’organisation contre métier de l’ingénieur dans une entreprise aéronautique</w:t>
+                <w:t xml:space="preserve">Et le ministre approuva l’union. Histoire de la décision de fusion entre Sagem et Snecma (2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°97 (4), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.097.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.8118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178849v1</w:t>
+                <w:t xml:space="preserve">hal-02511189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambivalence du « métier ». Métier de l’organisation contre métier de l’ingénieur dans une entreprise aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.8118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « technique » comme activité ou comme représentation partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117, pp.49 - 58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco.117.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1430,344 +1521,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissonances et variations des socialisations politiques des ingénieur·es écologistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Socialisations politiques en tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche de l’AFSP 'Socialisation politique, politisation et rapport individuel au politique' (Sopora), Jun 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05100115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir ingénieur écologiste : travail, politique et écologie chez les ingénieur·es confronté·es à l’urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Organisation, Innovation, International "De l’engagement aux changements ? Écologie, bifurcations, sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04398310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieurs écologistes : reconfigurations des luttes au sein du salariat de confiance du capitalisme par les enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Écologie &amp; Classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAER, CENS, CMH, CREDA, CNRS, Sorbonne Nouvelle, ENS-PSL, ENS-CERES, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State as a holding company? The rise of the Agence des Participations de l’Etat in the French industrial policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1777,171 +1868,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fusion conflictuelle au succès industriel fondé sur une culture d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Durand; Sakura Shimada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Processus stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Management et Société, pp.39 - 46, 2018, 9782376871224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier du temps : dynamiques d’innovation en tension dans une entreprise aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travailleurs de l'innovation : de l'entrepreneur aux salariés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203 - 214, 2016, 9782753548633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1951,143 +2042,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une démocratie économique radicale : retour d’expérience au sein de l’État actionnaire et de l’État banquier. Entretien avec François Morin, propos recueillis par Hadrien Coutant, Antoine Ducastel et Scott Viallet-Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet- Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,114 +2188,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capitalisme d'ingénieurs : construire un groupe aéronautique après une fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut d'études politiques de paris - Sciences Po, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016IEPP0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03464747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2351,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145x3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0163" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19278" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282440v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031246v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.613.0341" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.095.0040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178873v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131131v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet- Th&#233;venin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03464747v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145x3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.613.0341" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.095.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet- Th&#233;venin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03464747v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>