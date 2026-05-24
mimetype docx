--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -150,278 +150,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital écologique et production matérielle : L'écologie populaire d'une petite entreprise industrielle</w:t>
+                <w:t xml:space="preserve">Rompre ou ne pas rompre avec le capitalisme ? Stratégies d’ingénieur·es confronté·es à l’urgence écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.261-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325892v1</w:t>
+                <w:t xml:space="preserve">halshs-05595768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir ingénieur·e écologiste : l’engagement écologiste par et dans le travail d’ingénieur·e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Capital écologique et production matérielle : L'écologie populaire d'une petite entreprise industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.309-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/145x3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05229282v1</w:t>
+                <w:t xml:space="preserve">hal-05325892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rompre ou ne pas rompre avec le capitalisme ? Stratégies d’ingénieur·es confronté·es à l’urgence écologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Devenir ingénieur·e écologiste : l’engagement écologiste par et dans le travail d’ingénieur·e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Écologisations, 151-152, pp.261-295. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.151.0261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/145x3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05595768v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Agence française du médicament après le scandale du Mediator</w:t>
               </w:r>
@@ -446,51 +446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 74 (2), pp.327-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -524,51 +524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Lost in the matrix&amp;lt;/i&amp;gt; : rationalisations en tension pour les ingénieurs aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 71 (1), pp.163-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -615,51 +615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une démocratie économique radicale : retour d’expérience au sein de l’État actionnaire et de l’État banquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -719,51 +719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier le profit et l’intérêt général : l’État actionnaire dans les dynamiques historiques du capitalisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -823,51 +823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state as an eager shareholder. The financialization of the Shareholding state in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -899,499 +899,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les chemins de la normalisation. Transformations du contrôle des entreprises publiques en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un capitalisme d’ingénieurs : domestication de la financiarisation dans un groupe aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.613.0341⟩</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.111.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031246v1</w:t>
+                <w:t xml:space="preserve">hal-02511181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un capitalisme d’ingénieurs : domestication de la financiarisation dans un groupe aéronautique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur les chemins de la normalisation. Transformations du contrôle des entreprises publiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Finez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (3), pp.341-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.111.0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.613.0341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511181v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gouvernement des projets. L’organisation par projets à l’épreuve de l’ordre hiérarchique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Et le ministre approuva l’union. Histoire de la décision de fusion entre Sagem et Snecma (2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Foureault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tt.034.0117⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°97 (4), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.097.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511225v1</w:t>
+                <w:t xml:space="preserve">hal-02511189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’allégeance à la rue de Rivoli au pèlerinage de Wall Street. Financiarisation et professionnalisation des directeurs financiers dans l’énergie et la défense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le gouvernement des projets. L’organisation par projets à l’épreuve de l’ordre hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Foureault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n°95 (2), pp.40-54. </w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1 (34), p. 115-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.095.0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tt.034.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423918v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et le ministre approuva l’union. Histoire de la décision de fusion entre Sagem et Snecma (2005)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l’allégeance à la rue de Rivoli au pèlerinage de Wall Street. Financiarisation et professionnalisation des directeurs financiers dans l’énergie et la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°97 (4), pp.23. </w:t>
+              <w:t xml:space="preserve">, 2019, n°95 (2), pp.40-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.097.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.095.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511189v1</w:t>
+                <w:t xml:space="preserve">hal-02423918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence du « métier ». Métier de l’organisation contre métier de l’ingénieur dans une entreprise aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1425,51 +1425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « technique » comme activité ou comme représentation partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117, pp.49 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,64 +1535,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissonances et variations des socialisations politiques des ingénieur·es écologistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Socialisations politiques en tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche de l’AFSP 'Socialisation politique, politisation et rapport individuel au politique' (Sopora), Jun 2025, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1617,64 +1617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir ingénieur écologiste : travail, politique et écologie chez les ingénieur·es confronté·es à l’urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Organisation, Innovation, International "De l’engagement aux changements ? Écologie, bifurcations, sociétés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie de Compiègne; Laboratoire COSTECH, Jan 2024, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1699,64 +1699,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénieurs écologistes : reconfigurations des luttes au sein du salariat de confiance du capitalisme par les enjeux environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Écologie &amp; Classes sociales. Stratégies de reproduction, modes de domination, conditions écologiques d'existence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAER, CENS, CMH, CREDA, CNRS, Sorbonne Nouvelle, ENS-PSL, ENS-CERES, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,51 +1781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State as a holding company? The rise of the Agence des Participations de l’Etat in the French industrial policy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1882,51 +1882,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fusion conflictuelle au succès industriel fondé sur une culture d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Durand; Sakura Shimada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Processus stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Management et Société, pp.39 - 46, 2018, 9782376871224</w:t>
@@ -1955,51 +1955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier du temps : dynamiques d’innovation en tension dans une entreprise aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travailleurs de l'innovation : de l'entrepreneur aux salariés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203 - 214, 2016, 9782753548633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2082,51 +2082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Viallet-Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Ducastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capitalisme d'ingénieurs : construire un groupe aéronautique après une fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Institut d'études politiques de paris - Sciences Po, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016IEPP0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2442,51 +2442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229282v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145x3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595768v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0261" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.613.0341" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.095.0040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet- Th&#233;venin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03464747v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595768v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouzin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0261" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145x3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04203649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Nouguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.232.0327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0163" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03454285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducastel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Th&#233;venin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282440v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.20029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282429v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet-Thevenin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.111.0073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.613.0341" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Foureault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.034.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423918v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.095.0040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.8118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01522016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.117.0049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05100115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04398310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02131131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Viallet- Th&#233;venin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03464747v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016IEPP0031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>