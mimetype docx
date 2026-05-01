--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,67 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hadrien Di Costanzo </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -119,430 +110,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Érosion des formations superficielles de versant au néolithique moyen à Nice (Alpes‑Maritimes). Signature granulométrique et poids des paramètres naturels et anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+                <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dubesset</w:t>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Association française pour l'étude du Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (1), pp.41-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.15015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.15015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03416507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilités d’occurrence des séquences sèches les plus longues sur le bassin versant du Gardon (sud-est de la France) – Quels impacts de la définition du jour sec sur les distributions statistiques des séquences sèches les plus longues en climat méditerranéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/climat/202118006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aridité et sécheresse : heuristique d'une modélisation parétienne et bayésienne de la tension sur la ressource en eau dans le sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Canovas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méditerranée Le retrait du glacier du Drac Blanc (massif des Écrins, Alpes françaises)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix-Martin Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -552,551 +543,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network and drought in Cevennes: an example of probabilistic modelling of socioenvironmental system. French Regional Conférence on Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Regional Conférence on Complex Systems 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement et démographie des bassins versants méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parmenides IX : gestion soutenable des bassins versants méditerranéens face aux impacts des changements sociétaux et climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bari, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hassini</w:t>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Josselin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cicille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1106,275 +1097,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau bayésien de la sécheresse en Cévennes : Prototype d'un Decision Support System pour le suivi de la ressource en eau des bassins versants méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation bayésienne de la sécheresse en Cévennes : Conception d'un outil d'aide à la gestion des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de montagne face aux risques et aux changements climatiques : Enjeux, approches et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian modelling of water resource stress and drought monitoring in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Ozcar - Tereno International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1384,409 +1375,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2020 dans les Gardons amont (Cévennes) Projet pilote de suivi des débits d'étiage Rapport sur huit stations temporaires d'étiage et deux stations pérennes Janvier 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Plateforme expérimentale ESPACE FONCTIONNEMENT HYDROLOGIQUE DES COURS D'EAU AMONT DU BASSIN DE LA CÈZE ÉTIAGE 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Avignon Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452911v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme expérimentale ESPACE FONCTIONNEMENT HYDROLOGIQUE DES COURS D'EAU AMONT DU BASSIN DE LA CÈZE ÉTIAGE 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'étiage 2020 dans les Gardons amont (Cévennes) Projet pilote de suivi des débits d'étiage Rapport sur huit stations temporaires d'étiage et deux stations pérennes Janvier 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Avignon Université. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03016159v1</w:t>
+                <w:t xml:space="preserve">hal-03452911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiage 2019 dans les Gardons amont (Cévennes) Projet pilote de suivi des débits d'étiage Rapport sur huit stations temporaires d'étiage et deux stations pérennes Novembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Avignon Université. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1933,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Martin Hofmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426556v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.15015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-89VBS0F0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix-Martin Hofmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426599v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426556v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>