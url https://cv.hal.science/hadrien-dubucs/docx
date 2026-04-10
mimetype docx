--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -878,503 +878,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les migrations intra-européennes d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations italiennes dans la France contemporaine. Les nouveaux visages d'une mobilité européenne historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, Avril-septembre 2017 (1317-1318), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle dans le paysage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nourrir les urbains, 405, pp.60-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je suis un Italien de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3871⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dynamic Integration Processes in Europe: Intra EU Mobility and International Migration in times of Recession, 43 (4), pp.578-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1369183X.2016.1249051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...111 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour le &amp;quot;culturel&amp;quot; en géographie des migrations internationales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93-94, pp.325-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378053v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Japonais à Paris entre invisibilité résidentielle et hyper-visibilité commerciale</w:t>
               </w:r>
@@ -1736,592 +1736,592 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces publics et jeux d’identifications en contexte « super-divers » : le cas des Emirats arabes unis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mondialisations. Identifications, représentations, catégorisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPED-MIGRINTER-URMIS, Jul 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abu Dhabi Public Spaces: Urban Encounters, Social Diversity and (In)formality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanité et mobilités dans les villes mondialisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole des Hautes Etudes en Sciences Sociales, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Espaces publics et jeux d’identifications en contexte « super-divers » : le cas des Emirats arabes unis »</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une enquête : Abu Dhabi Public Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations et mondialisations. Identifications, représentations, catégorisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPED-MIGRINTER-URMIS, Jul 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Ambiances urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR Médiations, Sorbonne Université, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités des pratiques migrantes et visibilité dans les espaces urbains : regards croisés Paris-Abu Dhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots et les choses des migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERC (Canada Excellence Research Chair in Migration and Integration), Toronto Metropolitan University, Nov 2022, Toronto (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Retour sur une enquête : Abu Dhabi Public Spaces</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le logement dit des privilèges en migration. Les choix résidentiels des Français.e.s aux Emirats arabes unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances urbaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UR Médiations, Sorbonne Université, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Des Migrations Internationales Privilégiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Jun 2021, Paris (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UAE public spaces at the pace of Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Chaveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ramadan Talks »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Abu Dhabi, Apr 2021, Abu Dhabi (online), United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary cities and their social, environmental, and demographic challenges (chairman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Great Inventions that Changed the World: Contemporary cities and their social, environmental, and demographic challenges »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université - Universidad Nacional Autónoma de México – Indiana University, Nov 2021, Paris (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dilemma of international (im)mobility in the face of the Covid-19 Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar « Societal challenges after Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United Arab Emirates University, Al Ain (EAU), Mar 2021, Al Ain, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015449v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Abu Dhabi Public Spaces</w:t>
               </w:r>
@@ -2439,70 +2439,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes d’une migration ‘dorée’ : figures et trajectoires sociales des Français aux Emirats arabes unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Mobilités sociales et migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations et Labex Transfers, Jun 2019, Paris (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations dans le Golfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Varrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pagès-El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greening the desert to promote urban resilience? A study case in Abu Dhabi (United Arab Emirates),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kyriazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français dans le monde aujourd’hui : lecture géographique d’une émigration méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Golfe carrefour migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Varrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Venier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,562 +2884,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdFIG, Oct 2019, Saint-Dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03992645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Français dans le monde aujourd’hui : lecture géographique d’une émigration méconnue</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion de &amp;quot;Welcoming cities ? Lieux de vie, culture matérielle et espaces de consommation des migrants et réfugiés au sein des villes–mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">Colloque international franco-allemand « Espaces urbains immigrés et fabrication des villes-mondes : Paris et Berlin »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIERA, Centre Marc Bloch (Berlin), Mar 2016, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...318 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internationales et diversité commerciale : retour sur le programme COMET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains, Groupe Justice, Espace, Discriminations, Inégalités, Université Paris Est, Apr 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378857v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01378855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International migration, food culture diversity and urban foodscapes</w:t>
               </w:r>
@@ -3259,50 +3259,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les pratiques de circulation inter-métropolitaine redéfinissent les hiérarchies urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Métropoles en construction : Construire la métropole par les usages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Pacte, Université Grenoble Alpes, Jun 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre pratiques citadines et stratégies entrepreneuriales : une approche géographique du commerce alimentaire dit « ethnique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Les "cosmétiques ethniques": re-création de la distinction?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Est (UPEC) et Paris Sorbonne (GEMASS), Sep 2015, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyser les circulations entre métropoles européennes: enjeux et défis théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3311,208 +3462,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche MIMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378872v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01378868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration japonaise à Paris</w:t>
               </w:r>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les migrations qualifiées italiennes à Paris. Approche par générations et réseaux familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources et méthodes de la recherche sur les migrations </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Migrinter, May 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3800,51 +3800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation : Emigration and “Sense of Generation” among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RGS-IBG Aug 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,64 +3882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche intergénérationnelle de l’émigration ? Réflexions à partir du cas des migrants italiens très qualifiés à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Migrations internationales et temporalités en Méditerranée (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Mimed (Lieux et territoires des migrations en Méditerranée), Université Aix-Marseille, Apr 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations qualifiées des Italiens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-italien "Dentro e fuori. Mobilità internazionali e dinamiche territoriali in Italia"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome, Nov 2013, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4469,51 +4469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces marchands et altérités urbaines: une enquête comparative à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Fleury; Mathieu Delage; Lucine Endelstein; Hadrien Dubucs; Serge Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit commerce dans la ville-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Oeil d'Or, pp.49-64, 2020, 978-2-490437-01-6</w:t>
@@ -4555,51 +4555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce, migrations et diversité urbaine : pratiques citadines et jeux d’identification dans huit espaces marchands parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lacroix; Fathallal Dagmi; Françoise Dureau; Nelly Robin; Yann Scioldo-Zürcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les migrations pour repenser la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.225-238, 2020, Migrations, 978-2-86906-735-6</w:t>
@@ -4641,51 +4641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralités marchandes, de l’entreprenariat ethnique à la diversité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4727,90 +4727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra crisi economica ed emancipazione generazionale: le nuove migrazioni italiane in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondazione Migrantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapporto Italiani nel mondo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editrice Tau, 2017</w:t>
@@ -4833,389 +4833,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talking about my Generation: Emigration and a ‘Sense of Generation&amp;quot; among Highly Skilled Young Italians in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lesley Murray; Susan Robertson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intergenerational Mobilities. Relationality, Age and Lifecourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.78-90, 2016, 9780367668075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315589251-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser aujourd'hui le commerce alimentaire &amp;quot;ethnique&amp;quot; : une comparaison de quartiers parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucine Endelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René-Paul Desse; Sophie Lestrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations de l’espace marchand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-382, 2016, Espace et territoires, 978-2-7535-4899-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation: Emigration and a “Sense of Generation” among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Murray and S. Robertson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergenerational mobilities: relationality, age and lifecourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378067v1</w:t>
-              </w:r>
-[...261 lines deleted...]
-                <w:t xml:space="preserve">hal-04505416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'activités et pratiques urbaines dans la circulation : continuités ou complémentarités ?</w:t>
               </w:r>
@@ -5363,229 +5363,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Imbert; Hadrien Dubucs; Françoise Dureau; Matthieu Giroud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.409-425, 2014, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’essor des flux de marchandises et de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Balaresque et D. Oster </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mondialisation contemporaine. Rapports de force et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378078v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde de mobilités</w:t>
               </w:r>
@@ -5902,50 +5902,147 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlas des immigrations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gastaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782746763517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abu Dhabi Public Spaces: Urban Encounters, Social Diversity and (In)formality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kyriazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5960,324 +6057,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Motivate Media Group, 2021, 978-1-86063-525-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03178776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le petit commerce dans la ville-monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucine Endelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'oeil d'or, pp.1-320, 2020, 978-2-490437-01-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02501218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des immigrations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...235 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Gastaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 2016, Atlas Autrement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6679,51 +6679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce alimentaire « ethnique » entre pratiques communautaires et vivre ensemble : une comparaison de quartiers parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucine Endelstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville de Paris, programme Paris 2030. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7111,51 +7111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378857v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746763517" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubucs Hadrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00710551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746763517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubucs Hadrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00710551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>