--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -878,235 +878,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations intra-européennes d'hier à aujourd'hui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les migrations italiennes dans la France contemporaine. Les nouveaux visages d'une mobilité européenne historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3863⟩</w:t>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, Avril-septembre 2017 (1317-1318), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01553415v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03399702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations intra-européennes d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Schmoll</w:t>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, Avril-septembre 2017 (1317-1318), pp.59-67. </w:t>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399702v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle dans le paysage alimentaire</w:t>
               </w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis un Italien de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dynamic Integration Processes in Europe: Intra EU Mobility and International Migration in times of Recession, 43 (4), pp.578-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1874,454 +1874,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matérialités des pratiques migrantes et visibilité dans les espaces urbains : regards croisés Paris-Abu Dhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots et les choses des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERC (Canada Excellence Research Chair in Migration and Integration), Toronto Metropolitan University, Nov 2022, Toronto (CA), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur une enquête : Abu Dhabi Public Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR Médiations, Sorbonne Université, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Matérialités des pratiques migrantes et visibilité dans les espaces urbains : regards croisés Paris-Abu Dhabi</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dilemma of international (im)mobility in the face of the Covid-19 Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mots et les choses des migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERC (Canada Excellence Research Chair in Migration and Integration), Toronto Metropolitan University, Nov 2022, Toronto (CA), Canada</w:t>
+              <w:t xml:space="preserve">Seminar « Societal challenges after Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United Arab Emirates University, Al Ain (EAU), Mar 2021, Al Ain, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary cities and their social, environmental, and demographic challenges (chairman)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Great Inventions that Changed the World: Contemporary cities and their social, environmental, and demographic challenges »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université - Universidad Nacional Autónoma de México – Indiana University, Nov 2021, Paris (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UAE public spaces at the pace of Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Chaveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Ramadan Talks »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Abu Dhabi, Apr 2021, Abu Dhabi (online), United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le logement dit des privilèges en migration. Les choix résidentiels des Français.e.s aux Emirats arabes unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Des Migrations Internationales Privilégiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations, Jun 2021, Paris (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015443v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Abu Dhabi Public Spaces</w:t>
               </w:r>
@@ -2439,502 +2439,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Greening the desert to promote urban resilience? A study case in Abu Dhabi (United Arab Emirates),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kyriazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations dans le Golfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Varrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pagès-El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes d’une migration ‘dorée’ : figures et trajectoires sociales des Français aux Emirats arabes unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Mobilités sociales et migrations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Convergences Migrations et Labex Transfers, Jun 2019, Paris (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Golfe carrefour migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Varrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pagès-El Karoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Philippe Venier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AdFIG, Oct 2019, Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03992645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français dans le monde aujourd’hui : lecture géographique d’une émigration méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015463v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03992645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion de &amp;quot;Welcoming cities ? Lieux de vie, culture matérielle et espaces de consommation des migrants et réfugiés au sein des villes–mondes</w:t>
               </w:r>
@@ -3341,178 +3341,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyser les circulations entre métropoles européennes: enjeux et défis théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche MIMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre pratiques citadines et stratégies entrepreneuriales : une approche géographique du commerce alimentaire dit « ethnique ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">: Les "cosmétiques ethniques": re-création de la distinction?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est (UPEC) et Paris Sorbonne (GEMASS), Sep 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378867v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01378872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration japonaise à Paris</w:t>
               </w:r>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur les migrations qualifiées italiennes à Paris. Approche par générations et réseaux familiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources et méthodes de la recherche sur les migrations </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Migrinter, May 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3800,51 +3800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation : Emigration and “Sense of Generation” among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RGS-IBG Aug 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,64 +3882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche intergénérationnelle de l’émigration ? Réflexions à partir du cas des migrants italiens très qualifiés à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Migrations internationales et temporalités en Méditerranée (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Mimed (Lieux et territoires des migrations en Méditerranée), Université Aix-Marseille, Apr 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations qualifiées des Italiens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-italien "Dentro e fuori. Mobilità internazionali e dinamiche territoriali in Italia"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome, Nov 2013, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4727,90 +4727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra crisi economica ed emancipazione generazionale: le nuove migrazioni italiane in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondazione Migrantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapporto Italiani nel mondo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editrice Tau, 2017</w:t>
@@ -4833,389 +4833,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talking about my Generation: Emigration and a “Sense of Generation” among Highly Skilled Young Italians in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Murray and S. Robertson </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intergenerational mobilities: relationality, age and lifecourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser aujourd'hui le commerce alimentaire &amp;quot;ethnique&amp;quot; : une comparaison de quartiers parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucine Endelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">René-Paul Desse; Sophie Lestrade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutations de l’espace marchand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-382, 2016, Espace et territoires, 978-2-7535-4899-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01404821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation: Emigration and a ‘Sense of Generation&amp;quot; among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lesley Murray; Susan Robertson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergenerational Mobilities. Relationality, Age and Lifecourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.78-90, 2016, 9780367668075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315589251-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505416v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">hal-01378067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'activités et pratiques urbaines dans la circulation : continuités ou complémentarités ?</w:t>
               </w:r>
@@ -7111,51 +7111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746763517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubucs Hadrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00710551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746763517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubucs Hadrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00710551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>