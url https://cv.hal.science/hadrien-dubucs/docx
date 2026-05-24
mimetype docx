--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -455,165 +455,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Point(s) de rencontres dans les villes émiriennes : le partage d’espaces publics où les minorités sont majoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Minorités/Majorités, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03403387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Demographic Changes and Social Challenges in the UAE. A multicultural temporariness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middle East Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03403345v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03403387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrère Céline et Rozenholc Caroline, &amp;lt;i&amp;gt;Les lieux de mobilité en question. Acteurs, enjeux, formes, situations&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -878,235 +878,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations italiennes dans la France contemporaine. Les nouveaux visages d'une mobilité européenne historique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les migrations intra-européennes d'hier à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettore Recchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Schmoll</w:t>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, Avril-septembre 2017 (1317-1318), pp.59-67. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01553415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations italiennes dans la France contemporaine. Les nouveaux visages d'une mobilité européenne historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3871⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+                <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, 1317-18, pp.6-14. </w:t>
+              <w:t xml:space="preserve">, 2017, L'Europe en mouvement, Avril-septembre 2017 (1317-1318), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.3871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01553415v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle dans le paysage alimentaire</w:t>
               </w:r>
@@ -1187,77 +1187,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je suis un Italien de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnic and Migration Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dynamic Integration Processes in Europe: Intra EU Mobility and International Migration in times of Recession, 43 (4), pp.578-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2439,863 +2439,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes d’une migration ‘dorée’ : figures et trajectoires sociales des Français aux Emirats arabes unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Mobilités sociales et migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations et Labex Transfers, Jun 2019, Paris (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations dans le Golfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Varrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pagès-El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Greening the desert to promote urban resilience? A study case in Abu Dhabi (United Arab Emirates),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Grésillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kyriazis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILUS International Land Use Symposium 2019, Land use changes: Trends and projections,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Golfe carrefour migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Varrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Varrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Pagès-El Karoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Philippe Venier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AdFIG, Oct 2019, Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03992645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français dans le monde aujourd’hui : lecture géographique d’une émigration méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les paradoxes d’une migration ‘dorée’ : figures et trajectoires sociales des Français aux Emirats arabes unis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly skilled migrants and urban integration in Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Mobilités sociales et migrations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migrations et Labex Transfers, Jun 2019, Paris (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Séminaire MAGMET (Migrants in Global Metropolises)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO-Université Paris Diderot-Sciences Po, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pagès-El Karoui</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations internationales, offres commerciales minoritaires et diversité culturelle : quelles places dans les économies urbaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AdFIG, Oct 2019, Saint-Dié, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Economie politiques et villes : Quelle place des villes dans la production et la circulation des richesses ? », Journées de Prospective Nationale de la Recherche Urbaine (PNRU-CNRS), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion de &amp;quot;Welcoming cities ? Lieux de vie, culture matérielle et espaces de consommation des migrants et réfugiés au sein des villes–mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international franco-allemand « Espaces urbains immigrés et fabrication des villes-mondes : Paris et Berlin »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIERA, Centre Marc Bloch (Berlin), Mar 2016, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations internationales et diversité commerciale : retour sur le programme COMET.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains, Groupe Justice, Espace, Discriminations, Inégalités, Université Paris Est, Apr 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International migration, food culture diversity and urban foodscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culturas alimentarias : evolucion, transferencias, salud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université-UNAM (Universidad Nacional Autonoma de Mexico, Jan 2016, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Highly skilled migrants and urban integration in Paris.</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce alimentaire « ethnique » à Paris, entre pratiques minoritaires et visibilités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire MAGMET (Migrants in Global Metropolises)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INALCO-Université Paris Diderot-Sciences Po, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire MRTE (Mobilités.Réseaux.Territoires.Environnement)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cergy-Pontoise, Jan 2015, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêtes sur les migrations qualifiées italiennes à Paris. Approche par générations et réseaux familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Economie politiques et villes : Quelle place des villes dans la production et la circulation des richesses ? », Journées de Prospective Nationale de la Recherche Urbaine (PNRU-CNRS), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sources et méthodes de la recherche sur les migrations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Migrinter, May 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les pratiques de circulation inter-métropolitaine redéfinissent les hiérarchies urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3311,73 +3462,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Métropoles en construction : Construire la métropole par les usages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Pacte, Université Grenoble Alpes, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les circulations entre métropoles européennes: enjeux et défis théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3393,346 +3544,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche MIMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Aix-Marseille, Mar 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre pratiques citadines et stratégies entrepreneuriales : une approche géographique du commerce alimentaire dit « ethnique ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">: Les "cosmétiques ethniques": re-création de la distinction?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Est (UPEC) et Paris Sorbonne (GEMASS), Sep 2015, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration japonaise à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrations japonaises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la culture du Japon à Paris, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378866v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01378869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le culturel en géographie des migrations internationales</w:t>
               </w:r>
@@ -3800,51 +3800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation : Emigration and “Sense of Generation” among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RGS-IBG Aug 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,64 +3882,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche intergénérationnelle de l’émigration ? Réflexions à partir du cas des migrants italiens très qualifiés à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Migrations internationales et temporalités en Méditerranée (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme Mimed (Lieux et territoires des migrations en Méditerranée), Université Aix-Marseille, Apr 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,64 +3977,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations qualifiées des Italiens en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-italien "Dentro e fuori. Mobilità internazionali e dinamiche territoriali in Italia"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome, Nov 2013, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4727,90 +4727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra crisi economica ed emancipazione generazionale: le nuove migrazioni italiane in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fondazione Migrantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapporto Italiani nel mondo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editrice Tau, 2017</w:t>
@@ -4852,64 +4852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation: Emigration and a “Sense of Generation” among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Murray and S. Robertson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergenerational mobilities: relationality, age and lifecourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2016</w:t>
@@ -5093,64 +5093,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about my Generation: Emigration and a ‘Sense of Generation&amp;quot; among Highly Skilled Young Italians in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pfirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schmoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lesley Murray; Susan Robertson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intergenerational Mobilities. Relationality, Age and Lifecourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5277,50 +5277,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’essor des flux de marchandises et de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Balaresque et D. Oster </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mondialisation contemporaine. Rapports de force et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathan, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commerce et migration. Du commerce à la valise aux centralités marchandes immigrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5333,126 +5406,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasnier Arnaud et Lemarchand Nathalie </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.293-302, 2014, Le commerce dans tous ses états</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circulants entre métropoles européennes à l'épreuve de leurs mobilités : une lecture temporelle, spatiale et sociale de la pénibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5462,130 +5535,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Imbert; Hadrien Dubucs; Françoise Dureau; Matthieu Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'une métropole à l'autre. Pratiques urbaines et circulations dans l'espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.409-425, 2014, Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069039v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01378078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde de mobilités</w:t>
               </w:r>
@@ -7111,51 +7111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403345v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378854v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378866v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378076v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746763517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubucs Hadrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00710551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.10955" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.11547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gresillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.13984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553415v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfirsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3871" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02064056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Endelstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2016.1249051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378060v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.1937" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015393v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Varrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pag&#232;s-El Karoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378859v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378855v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378851v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378874v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378869v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378868v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378872v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378880v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03094968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabrol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03220773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4140" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04505416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315589251-14/talking-generation-emigration-sense-generation-among-highly-skilled-young-italians-paris-hadrien-dubucs-thomas-pfirsch-camille-schmoll" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315589251-14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069035v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dubucs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Delpirou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015328v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782746763517" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933963v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640627v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Steck" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00441142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubucs Hadrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00710551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>