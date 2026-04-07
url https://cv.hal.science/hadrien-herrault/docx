--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE3FF357"/>
+    <w:nsid w:val="7D64BFB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>