--- v1 (2026-04-07)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hadrien Herrault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Université Paris Nanterre, UMR LAVUE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hadrien-herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2744-5849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urbanisme et sociologie de l'action publique : politiques urbaines et du logement, État social, gouvernements métropolitains, construction des problèmes publics, circulation des catégories d’action publique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l’expertise : catégorisations experte, savante et politique, processus de quantification, production de connaissances et d’ignorance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des inégalités socio-spatiales et des discriminations : inégalités de conditions de logement et d’accès au logement ; dispositifs de lutte contre les discriminations ; gentrification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues à comité de lecture :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, Fabien Desage, à paraître en décembre 2025, De nouveaux logements sociaux trop chers : la fabrique métropolitaine d’un non-problème, Espaces et sociétés, n° 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2025, Luttes symboliques dans la circulation des modèles urbains. Principes et apports du concept de champ, Annales de géographie, n° 762-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2024, Unravelling social housing exclusion. Marketization, privatization and neoliberal reforms in the Métropole européenne de Lille, Housing Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2023, « Diverse Ormeau, shared Ormeau ». Lutte pour l’appropriation symbolique d’un quartier en cours de gentrification en Irlande du Nord, Cybergéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2022, L’invention de l’« espace partagé » en Irlande du Nord. De la théorie du contact au contrôle de la répartition des résident·e·s des logements sociaux, Justice spatiale / Spatial justice, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2022, The invention of “shared space” in Northern Ireland. From contact theory to controlling the distribution of social housing residents, Justice spatiale / Spatial justice, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2022, L’« espace partagé » à l’encontre du « droit au logement » ? Lutte pour l’attribution légitime des logements sociaux en Irlande du Nord, L’Espace Politique, n° 43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien & Murtagh Brendan, 2019, Shared space in post-conflict Belfast, Space and Polity, vol. 23, n° 3, p. 251-264.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues scientifiques à comité de lecture non référencées :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2024, « Vers la fin du logement social à bas loyers ? Privatisation et logiques de rentabilité dans la Métropole de Lille », Métropolitiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2019, « Belfast : « droit à la ville » et divisions communautaires », Métropolitiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2018, « Politiques urbaines et reconfigurations sociospatiales à Belfast, ‘l’espace partagé’ en question », Urbia, n° 4 Hors-série, p. 87-104.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirection de livre collectif :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin (Ed.), 2025, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres de livre :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Isabelle Fourot, Hadrien Herrault, Cécile Vignal, 2025, « Les inégalités d’accès au logement : connaissances scientifiques et (in)action publique », dans Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Delfini, Hadrien Herrault, Florian Vertriest, Julien Talpin, 2025, « Lutter pour l’Alma-Gare. Comment rassembler contre les délogements. », dans Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadrien Herrault, Anne-Cécile Douillet, Carolina Gutierrez Ruiz, Martine Legris, Julien Talpin, 2025, « Conclusion. Sciences sociales et action publique : quel dialogue possible pour lutter contre les inégalités ? », dans Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Justice Spatiale/Spatial Justice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié en sociologie (CNU 19), en géographie (CNU 23) et en aménagement-urbanisme (CNU 24).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes symboliques dans la circulation des « modèles » urbains. Principes et apports du concept de champ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 762-763 (2-3), pp.222-244. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.762.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux logements sociaux trop chers : la fabrique métropolitaine d’un non-problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 3 (196), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.196.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling social housing exclusion. Marketization, privatization and neoliberal reforms in the Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Housing Studies, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673037.2024.2381786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la fin du logement social à bas loyers ? Privatisation et logiques de rentabilité dans la Métropole de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Métropolitiques, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Camille François, De gré et de force. Comment l’État expulse les pauvres., Paris, La Découverte, 2023, 233 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Justice spatiale = Spatial justice, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Diverse Ormeau, shared Ormeau”. Lutte pour l’appropriation symbolique d’un quartier en cours de gentrification en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Espace, Société, Territoire, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’« espace partagé » en Irlande du Nord. De la théorie du contact au contrôle de la répartition des résident·e·s des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of “shared space” in Northern Ireland. From contact theory to controlling the distribution of social housing residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Tom Slater, &amp;quot;Shaking up the city: ignorance, inequality, and the urban question&amp;quot;, University of California Press, 2021, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« espace partagé » à l’encontre du « droit au logement » ? Lutte pour l’attribution légitime des logements sociaux en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.9790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared space in post-conflict Belfast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Murtagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Polity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13562576.2019.1667763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belfast : « droit à la ville » et divisions communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et reconfigurations socio-spatiales à Belfast, « l’espace partagé » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors série 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coter » la demande de logement social sans lutter contre les discriminations : itinéraires et démonétisation d’un instrument d’action publique (2018-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de Sociologie urbaine et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter ensemble contre les inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gutiérrez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès au logement : connaissances scientifiques et (in)action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutter ensemble contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-56, 2025, 978-2-7574-4371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité sociale par-delà le consensus. Présupposés et critique d'un concept clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATU 37. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs théoriques et genèse des prescriptions en aménagement-urbanisme. L'invention de « l'espace partagé » en Irlande du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tours/UMR CITERES, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hadrien Herrault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Université Paris Nanterre, UMR LAVUE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hadrien-herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2744-5849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urbanisme et sociologie de l'action publique : politiques urbaines et du logement, État social, gouvernements métropolitains, construction des problèmes publics, circulation des catégories d’action publique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie de l’expertise : catégorisations experte, savante et politique, processus de quantification, production de connaissances et d’ignorance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des inégalités socio-spatiales et des discriminations : inégalités de conditions de logement et d’accès au logement ; dispositifs de lutte contre les discriminations ; gentrification.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues à comité de lecture :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, Fabien Desage, à paraître en décembre 2025, De nouveaux logements sociaux trop chers : la fabrique métropolitaine d’un non-problème, Espaces et sociétés, n° 196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2025, Luttes symboliques dans la circulation des modèles urbains. Principes et apports du concept de champ, Annales de géographie, n° 762-763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2024, Unravelling social housing exclusion. Marketization, privatization and neoliberal reforms in the Métropole européenne de Lille, Housing Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2023, « Diverse Ormeau, shared Ormeau ». Lutte pour l’appropriation symbolique d’un quartier en cours de gentrification en Irlande du Nord, Cybergéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2022, L’invention de l’« espace partagé » en Irlande du Nord. De la théorie du contact au contrôle de la répartition des résident·e·s des logements sociaux, Justice spatiale / Spatial justice, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2022, The invention of “shared space” in Northern Ireland. From contact theory to controlling the distribution of social housing residents, Justice spatiale / Spatial justice, n° 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2022, L’« espace partagé » à l’encontre du « droit au logement » ? Lutte pour l’attribution légitime des logements sociaux en Irlande du Nord, L’Espace Politique, n° 43.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien & Murtagh Brendan, 2019, Shared space in post-conflict Belfast, Space and Polity, vol. 23, n° 3, p. 251-264.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues scientifiques à comité de lecture non référencées :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2024, « Vers la fin du logement social à bas loyers ? Privatisation et logiques de rentabilité dans la Métropole de Lille », Métropolitiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2019, « Belfast : « droit à la ville » et divisions communautaires », Métropolitiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herrault Hadrien, 2018, « Politiques urbaines et reconfigurations sociospatiales à Belfast, ‘l’espace partagé’ en question », Urbia, n° 4 Hors-série, p. 87-104.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codirection de livre collectif :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin (Ed.), 2025, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres de livre :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Isabelle Fourot, Hadrien Herrault, Cécile Vignal, 2025, « Les inégalités d’accès au logement : connaissances scientifiques et (in)action publique », dans Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Delfini, Hadrien Herrault, Florian Vertriest, Julien Talpin, 2025, « Lutter pour l’Alma-Gare. Comment rassembler contre les délogements. », dans Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadrien Herrault, Anne-Cécile Douillet, Carolina Gutierrez Ruiz, Martine Legris, Julien Talpin, 2025, « Conclusion. Sciences sociales et action publique : quel dialogue possible pour lutter contre les inégalités ? », dans Hadrien Herrault, Anne-Cécile Douillet, Camila Gutierrez Ruiz, Martine Legris, Julien Talpin, Lutter ensemble contre les inégalités ?, Lille, Presses Universitaires du Septentrion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue Justice Spatiale/Spatial Justice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié en sociologie (CNU 19), en géographie (CNU 23) et en aménagement-urbanisme (CNU 24).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’appropriation publique d’une expertise patronale. Le cas de politiques métropolitaines du logement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 14 (4), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.254.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux logements sociaux trop chers : la fabrique métropolitaine d’un non-problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 3 (196), pp.163-181. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.196.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes symboliques dans la circulation des « modèles » urbains. Principes et apports du concept de champ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 762-763 (2-3), pp.222-244. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.762.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la fin du logement social à bas loyers ? Privatisation et logiques de rentabilité dans la Métropole de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Métropolitiques, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling social housing exclusion. Marketization, privatization and neoliberal reforms in the Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Housing Studies, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673037.2024.2381786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Camille François, De gré et de force. Comment l’État expulse les pauvres., Paris, La Découverte, 2023, 233 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Justice spatiale = Spatial justice, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Diverse Ormeau, shared Ormeau”. Lutte pour l’appropriation symbolique d’un quartier en cours de gentrification en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Espace, Société, Territoire, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de l’« espace partagé » en Irlande du Nord. De la théorie du contact au contrôle de la répartition des résident·e·s des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invention of “shared space” in Northern Ireland. From contact theory to controlling the distribution of social housing residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Tom Slater, &amp;quot;Shaking up the city: ignorance, inequality, and the urban question&amp;quot;, University of California Press, 2021, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« espace partagé » à l’encontre du « droit au logement » ? Lutte pour l’attribution légitime des logements sociaux en Irlande du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.9790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belfast : « droit à la ville » et divisions communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared space in post-conflict Belfast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Murtagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space and Polity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13562576.2019.1667763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques urbaines et reconfigurations socio-spatiales à Belfast, « l’espace partagé » en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors série 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Coter » la demande de logement social sans lutter contre les discriminations : itinéraires et démonétisation d’un instrument d’action publique (2018-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de Sociologie urbaine et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter ensemble contre les inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cecile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gutiérrez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Talpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités d’accès au logement : connaissances scientifiques et (in)action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lutter ensemble contre les inégalités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-56, 2025, 978-2-7574-4371-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité sociale par-delà le consensus. Présupposés et critique d'un concept clé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATU 37. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs théoriques et genèse des prescriptions en aménagement-urbanisme. L'invention de « l'espace partagé » en Irlande du Nord.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Herrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Tours/UMR CITERES, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D64BFB1"/>
+    <w:nsid w:val="1C3E61C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadrien-herrault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2744-5849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123768v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Herrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0222" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04681893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2024.2381786" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395126v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716071v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9790" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Murtagh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13562576.2019.1667763" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318344v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Guti&#233;rrez Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Revel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040172v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03600520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadrien-herrault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2744-5849" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594209v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Herrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.254.0053" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.762.0222" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04829000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2103" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04681893v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2024.2381786" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40279" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Murtagh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13562576.2019.1667763" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Guti&#233;rrez Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Revel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourdu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03600520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>