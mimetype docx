--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -181,1766 +181,1854 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Scientific Computing and Numerical Analysis</w:t>
+                <w:t xml:space="preserve">A neural operator framework for solving inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976856v1</w:t>
+                <w:t xml:space="preserve">hal-05558536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlocal vector calculus on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mikael Slevinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence rates of curved boundary element methods for the 3D Laplace and Helmholtz equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal vector calculus on the sphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine Learning for Scientific Computing and Numerical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-05200671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing singular and near-singular integrals over curved boundary elements: The strongly singular case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (6), pp.A3756-A3778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1605594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method for data generated by small random scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.2142-2173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1650417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method for random sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.1572-1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M1531336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing weakly singular and near-singular integrals over curved boundary elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (6), pp.A3728-A3753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1462027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518653v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep ReLU networks overcome the curse of dimensionality for generalized bandlimited functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (6), pp.801-815. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/jcm.2007-m2019-0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving periodic semilinear stiff PDEs in 1D, 2D and 3D with exponential integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall Bootland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178, pp.307-327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error bounds for deep ReLU networks using the Kolmogorov–Arnold superposition theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New error bounds for deep ReLU networks using sparse grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.78-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/18M1189336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth-order time-stepping for stiff PDEs on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Nakatsukasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (1), pp.A421-A451. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1112728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral method for nonlocal diffusion operators on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mikaël Slevinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 372, pp.893-911. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical caps in cell polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocky Diegmiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrill Muratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (1), pp.26-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing planar and spherical choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Gushterov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.235-256. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1024652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing hyperbolic choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (5), pp.522-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1560354716050038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Chebfun to periodic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grady Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsin Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Trefethen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (5), pp.C554-C573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/141001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2008,51 +2096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12067115"/>
+    <w:nsid w:val="FBB848AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2239,51 +2327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadrien-montanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1742-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/montanelli_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976856v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mikael Slevinsky" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhao Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2007-m2019-0239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bootland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.12.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189336" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508111v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Nakatsukasa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1112728" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mika&#235;l Slevinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Diegmiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Muratov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Shvartsman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.05.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gushterov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716050038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grady Wright" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Javed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Trefethen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadrien-montanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1742-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/montanelli_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mikael Slevinsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Du" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhao Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2007-m2019-0239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bootland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.12.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Nakatsukasa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1112728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mika&#235;l Slevinsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Diegmiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Muratov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Shvartsman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.05.033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gushterov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024652" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716050038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grady Wright" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Javed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Trefethen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>