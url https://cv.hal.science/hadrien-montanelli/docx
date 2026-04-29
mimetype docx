--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -2096,51 +2096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBB848AF"/>
+    <w:nsid w:val="2544D47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>