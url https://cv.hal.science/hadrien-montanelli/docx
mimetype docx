--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -521,1514 +521,1527 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning for Scientific Computing and Numerical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2025</w:t>
+              <w:t xml:space="preserve">Master. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976856v1</w:t>
+                <w:t xml:space="preserve">hal-04976856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing singular and near-singular integrals over curved boundary elements: The strongly singular case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (6), pp.A3756-A3778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1605594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method for data generated by small random scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.2142-2173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/24M1650417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method for random sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.1572-1593. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1531336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing weakly singular and near-singular integrals over curved boundary elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (6), pp.A3728-A3753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1462027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518653v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep ReLU networks overcome the curse of dimensionality for generalized bandlimited functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Mathematics -International Edition-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (6), pp.801-815. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4208/jcm.2007-m2019-0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving periodic semilinear stiff PDEs in 1D, 2D and 3D with exponential integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall Bootland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178, pp.307-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error bounds for deep ReLU networks using the Kolmogorov–Arnold superposition theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haizhao Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, pp.1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2019.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New error bounds for deep ReLU networks using sparse grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematics of Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (1), pp.78-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1189336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth-order time-stepping for stiff PDEs on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Nakatsukasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (1), pp.A421-A451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/17M1112728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral method for nonlocal diffusion operators on the sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mikaël Slevinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 372, pp.893-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2018.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical caps in cell polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocky Diegmiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrill Muratov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (1), pp.26-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing planar and spherical choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Gushterov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.235-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1024652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing hyperbolic choreographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (5), pp.522-530. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1560354716050038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Chebfun to periodic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grady Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsin Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Trefethen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (5), pp.C554-C573. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/141001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2096,51 +2109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2544D47C"/>
+    <w:nsid w:val="70DD476A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadrien-montanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1742-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/montanelli_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mikael Slevinsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Du" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhao Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2007-m2019-0239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bootland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.12.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189336" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Nakatsukasa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1112728" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mika&#235;l Slevinsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508119v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Diegmiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Muratov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Shvartsman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.05.033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gushterov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024652" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716050038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grady Wright" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Javed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Trefethen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hadrien-montanelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-1742-9828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/montanelli_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129748v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mikael Slevinsky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Du" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Faria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976856v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhao Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jcm.2007-m2019-0239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Bootland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2019.12.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508123v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1189336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Nakatsukasa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1112728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mika&#235;l Slevinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.06.024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocky Diegmiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrill Muratov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Shvartsman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.05.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Gushterov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024652" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354716050038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grady Wright" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Javed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Trefethen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141001007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>