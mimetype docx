--- v0 (2026-04-07)
+++ v1 (2026-06-02)
@@ -66,661 +66,756 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubule-Mediated Wall Anisotropy Contributes to Leaf Blade Flattening</w:t>
+                <w:t xml:space="preserve">Towards a hydromechanical theory of plant active matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Zhao</w:t>
+                <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Du</w:t>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Oliveri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370615v1</w:t>
+                <w:t xml:space="preserve">hal-05623240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of plant cell wall stiffness by mechanical stress: a mesoscale physical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microtubule-Mediated Wall Anisotropy Contributes to Leaf Blade Flattening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lüwen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan J. Traas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-018-1286-y⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (20), pp.3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691110v3</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Turgor-Induced Stress Patterns in Multilayered Plant Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regulation of plant cell wall stiffness by mechanical stress: a mesoscale physical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J. Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-019-00622-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (3), pp.625-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-018-1286-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154814v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691110v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-assisted surgery in acetabular fractures: virtual reduction of acetabular fracture using the first patient-specific biomechanical model simulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulating Turgor-Induced Stress Patterns in Multilayered Plant Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme J. Tonetti</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (8), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-019-00622-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864587v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Computer-assisted surgery in acetabular fractures: virtual reduction of acetabular fracture using the first patient-specific biomechanical model simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boudissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chabanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Tonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (3), pp.250 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2018.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pre-operative planning in acetabular surgery: the first patient-specific biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bone &amp; Joint Journal (BJJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (SUPP_20), pp.18-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -730,501 +825,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual pre-operative planning in acetabular surgery using a patient-specific biomechanical model: a prospective clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAOS 2020. The 20th Annual Meeting of the International Society for Computer Assisted Orthopaedic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29007/gp5w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning acetabular fracture reduction using patient-specific multibody simulation of the hip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Tonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2250380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual fracture reduction of the acetabulum using a rigid body biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e Réunion annuelle de la SOFCOT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.S187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rcot.2015.09.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual fracture reduction of the acetabulum using a rigid body biomechanical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Boudissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tonetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Troccaz, 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1234,164 +1329,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress-based regulation of multicellular plant growth: a finite element modeling approach applied to planar leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSB 2018 - 19th International Conference on Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1538,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Oliveri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;wen Zhou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691110v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Traas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1286-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154814v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00622-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01864587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudissa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.01.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merloz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bahl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/gp5w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250380" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.119" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623240v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Oliveri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Du" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;wen Zhou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.07.076" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01691110v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Traas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1286-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00622-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01864587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boudissa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Tonetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.01.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984998v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merloz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tonetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tonetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/gp5w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490266v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250380" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2015.09.119" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897027v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>