--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -898,845 +898,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notes on a numismatic manuscript from the Trivulzio collection in the ANS Library (Conjectures upon the British and Saxon Coins etc. )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Numismatic Society magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (2), pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecting engraved gems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GemGuide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the countermarked ancient coins from the collection of Alphonso II d’Este (1533-1597)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Asylum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (1), pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The testament of the London coin dealer William Till the Younger (1782-1844)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (2), pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« First time » (mes débuts en numismatique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin mensuel du Cercle Numismatique Liégeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numismatographie et numismaticite, nummophiles et numismanes : note à propos de divers termes désuets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, CLXIV, pp.524-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">The testament of the London coin dealer William Till the Younger (1782-1844)</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes on the gold coinage of Aemilian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 55 (2), pp.10-14</w:t>
+              <w:t xml:space="preserve">, 2017, 54 (3), pp.2-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Collecting engraved gems</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aigle contremarqué sur un dupondius de Titus appartenant à la Bibliothèque royale de Belgique, signe d’une provenance d’Este à Ferrare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GemGuide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.1-6</w:t>
+              <w:t xml:space="preserve">In Monte Artium. Journal of the Royal Library of Belgium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.103-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« First time » (mes débuts en numismatique)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Memoriam: “Jean-Baptiste Giard (14/II/1932 – 18/V/2018)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin mensuel du Cercle Numismatique Liégeois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474, pp.12</w:t>
+              <w:t xml:space="preserve">Compte rendu International Numismatic Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.46-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notes on a numismatic manuscript from the Trivulzio collection in the ANS Library (Conjectures upon the British and Saxon Coins etc. )</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Manuscript Description in Kraków of the ‘Trivulzio Museum’ in Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.261 - 274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12797/saac.21.2017.21.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baer. Graveur d’une intaille au portrait d’Henri IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (1), pp.2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gem Collection of Prince Poniatowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Numismatic Society magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (2), pp.40-45</w:t>
-[...421 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.34-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2378,165 +2378,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le grand camée de France, dépeint sur de la porcelaine de Sèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schweizer Münzblätter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (240), pp.112-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An introduction to gem-collecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345827v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04345831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectors at auctions, auctions for collectors</w:t>
               </w:r>
@@ -3401,204 +3401,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Academia and Trade – the numismatic world in the long 19th century. An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krmnicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Numismatic World in the Long Nineteenth Century – Academia and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.1-11, 2023, 978-0-367-65180-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003128229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Coin Collector Baron von Schellersheim (1752-1836)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Numismatic World in the Long Nineteenth Century – Institutions and Individuals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Routledge, pp.11-23, 2023, 978-0-367-65183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345381v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04345410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions and individuals – the numismatic world in the long 19th century. An introduction</w:t>
               </w:r>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Krmnicek; Hadrien Rambach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Numismatic World in the Long Nineteenth Century – Institutions and Individuals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Routledge, pp.1-10, 2023, 978-0-367-65183-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003128236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345403v1</w:t>
@@ -4659,275 +4659,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Verlaine numismate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En souvenir de Solange Fouilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017, pp.3-5</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupré inspiré par l’antique ? Les sources de l’Hercule assis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies romaines datées Ab Urbe Condita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345731v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04345740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste et Tibère, en monnaies et sur l’argenterie</w:t>
               </w:r>
@@ -5314,51 +5314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rambach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/saac.21.2017.21.11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-4797/3737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hansson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Go&#322;y&#378;niak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmnicek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Giard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Goffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345381v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128229" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zwierlein-Diehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/78001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernheim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brisebois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/art-philosophie-diplomatie/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345731v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345740v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rambach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/saac.21.2017.21.11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-4797/3737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hansson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Go&#322;y&#378;niak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmnicek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Giard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Goffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zwierlein-Diehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/78001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernheim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brisebois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/art-philosophie-diplomatie/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>