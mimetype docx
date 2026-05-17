--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -4659,151 +4659,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En souvenir de Solange Fouilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Rambach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Verlaine numismate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Rambach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345669v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04345691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupré inspiré par l’antique ? Les sources de l’Hercule assis</w:t>
               </w:r>
@@ -5314,51 +5314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rambach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/saac.21.2017.21.11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-4797/3737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hansson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Go&#322;y&#378;niak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmnicek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Giard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Goffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zwierlein-Diehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/78001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernheim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brisebois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/art-philosophie-diplomatie/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916161v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Rambach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345538v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345570v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345653v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/saac.21.2017.21.11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345793v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345836v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2035-4797/3737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Hansson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Go&#322;y&#378;niak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krmnicek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496962v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Giard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Goffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003128236" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Zwierlein-Diehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/78001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345803v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Planet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bernheim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brisebois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;zil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/art-philosophie-diplomatie/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345691v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>