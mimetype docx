--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hafida ZMAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche dans l'Unité  de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Maigre-Djeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hafida ZMAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche dans l'Unité  de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Maigre-Djeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>