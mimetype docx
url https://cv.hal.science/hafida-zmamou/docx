--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hafida ZMAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche dans l'Unité  de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Maigre-Djeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hafida ZMAMOU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche dans l'Unité  de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable bio & waste resources for thermal insulation of buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L. Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Maskell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 366, pp.130030. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.130030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Bio&Waste Resources for Construction : Innovative insulation construction materials made from prototypes from biobased and waste resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th conference of biobased materials, May 2019, Cologne, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Waste Fiber-Reinforced Raw Earth Specimens by Controlled Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Maigre-Djeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020 (EUROMAGH 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. 43, Springer Nature, pp.248-260, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Platt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maskell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.130030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05321904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Maigre-Djeran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_29" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>