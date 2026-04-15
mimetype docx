--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -755,412 +755,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rechargeable Battery State Estimation Based on Adaptive-Rate Processing and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnan Alyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 1st International Conference on Advanced Innovations in Smart Cities (ICAISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Jeddah, Saudi Arabia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAISC56366.2023.10085242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398272v1</w:t>
+                <w:t xml:space="preserve">hal-04084236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsi Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamour Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouchani Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leuven (Belgium), France. pp.645-650, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2023.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Hybrid Predictive Maintenance for Aircraft Engine: Embracing an Ontological-Data Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima BARRY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Giza, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rechargeable Battery State Estimation Based on Adaptive-Rate Processing and Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afnan Alyoucef</w:t>
+                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+                <w:t xml:space="preserve">Nora Hamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 1st International Conference on Advanced Innovations in Smart Cities (ICAISC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084236v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Regression Assistive Predictive Maintenance of the Aircraft Engine with Random-Sampling Based Class Balancing</w:t>
               </w:r>
@@ -1172,51 +1172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Information Systems and Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Khebbeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,51 +1927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EF76B49"/>
+    <w:nsid w:val="B128F775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2158,51 +2158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hafsimeriem90" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1554-4379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benatia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdelghani Chabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abuarqoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima BARRY" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Alyoucef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAISC56366.2023.10085242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25159-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAA024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hafsimeriem90" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1554-4379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benatia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdelghani Chabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abuarqoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Alyoucef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAISC56366.2023.10085242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima BARRY" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25159-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAA024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>