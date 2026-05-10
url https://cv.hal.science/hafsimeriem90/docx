--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -172,77 +172,77 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continual learning approach for failure prediction under non-stationary conditions: Application to condition monitoring data streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Benatia</w:t>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hafsi</w:t>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Ayed</w:t>
+                <w:t xml:space="preserve">Safa BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 204, pp.111049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111049⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -283,1466 +283,1362 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced multi-model prediction of aircraft engine remaining useful life with random sampling-based class balancing and voting-based features selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, pp.111201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Generative AI in Knowledge-Based Predictive Maintenance for Aircraft Engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bellevue (USA), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36001/phmconf.2025.v17i1.4352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Maintenance, Production Planning, and Quality Control in Lithium-ion Battery Manufacturing Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Abdelghani Chabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Abdelghani Chabri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Predictive Maintenance for Internet System Security and Risk Management: A Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Agoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Abuarqoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Future Networks and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Marrakech (Maroc), Morocco. pp.472-480, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3726122.3726190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring a Knowledge-Based Approach for Predictive Maintenance of Aircraft Engines: Studying Fault Propagation through Spatial and Topological Component Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference of the Prognostics and Health Management Society 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague (République Tchèque), Czech Republic. pp.9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rechargeable Battery State Estimation Based on Adaptive-Rate Processing and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afnan Alyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afnan Alyoucef</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 1st International Conference on Advanced Innovations in Smart Cities (ICAISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Jeddah, Saudi Arabia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAISC56366.2023.10085242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Hamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsi Meriem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ouchani Samir</w:t>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Leuven (Belgium), France. pp.645-650, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084089v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Hybrid Predictive Maintenance for Aircraft Engine: Embracing an Ontological-Data Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima BARRY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Giza, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Maintenance for Smart Industrial Systems: A Roadmap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Boosting Regression Assistive Predictive Maintenance of the Aircraft Engine with Random-Sampling Based Class Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Emerging Data and Industry (EDI40)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">13th International Conference on Information Systems and Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398272v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Regression Assistive Predictive Maintenance of the Aircraft Engine with Random-Sampling Based Class Balancing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khebbeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeed Mian Qaisar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Information Systems and Advanced Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Antalya, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA50499.2020.9316535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369687v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Enhancing Security and Resilience in CPS: A Coq-Maude based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and Localization of Underground Networks by Fusion of Electromagnetic Signal and GPR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Meriem Hafsi</w:t>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE/ACS 17th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084239v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Localization of Underground Networks by Fusion of Electromagnetic Signal and GPR Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de canalisations enterrées par raisonnement sur des ontologies de domaine alimentées par des connaissances issues de mesures vibro- acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Quality Control by Artificial Vision 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies JFO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684125v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de canalisations enterrées par raisonnement sur des ontologies de domaine alimentées par des connaissances issues de mesures vibro- acoustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Toward a Type-Theoretical Approach for an Ontologically-Based Detection of Underground Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones sur les Ontologies JFO 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Science, Engineering and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chongqing, China. pp.90-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25159-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384950v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Type-Theoretical Approach for an Ontologically-Based Detection of Underground Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">LaHC at INEX 2014: Social Book Search Track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Notes for CLEF 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1752,114 +1648,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géo-détection des réseaux enterrés par fusion de données multimodales et raisonnement spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAA024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02134561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1927,51 +1823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B128F775"/>
+    <w:nsid w:val="3B9B7141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2158,51 +2054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hafsimeriem90" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1554-4379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Benatia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379432v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdelghani Chabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abuarqoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726190" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Alyoucef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAISC56366.2023.10085242" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsi Meriem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamour Nora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouchani Samir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.03.082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima BARRY" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25159-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAA024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hafsimeriem90" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1554-4379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093017v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa BEN AYED" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2025.v17i1.4352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abdelghani Chabri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923415v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Agoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Abuarqoub" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3726122.3726190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afnan Alyoucef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAISC56366.2023.10085242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Hamour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima BARRY" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369687v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khebbeb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA50499.2020.9316535" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dapoigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25159-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077061v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02134561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAA024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>