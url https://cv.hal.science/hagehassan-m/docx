--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -320,274 +320,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of the harmonic content for torque ripple minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization with Generalized Optimality Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.8100404. </w:t>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3303679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3338422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230365v1</w:t>
+                <w:t xml:space="preserve">hal-04328763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization with Generalized Optimality Criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization of the harmonic content for torque ripple minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60 (3), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.8100404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3338422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3303679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328763v1</w:t>
+                <w:t xml:space="preserve">hal-04230365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the magnetic behavior of permanent magnets including ageing effects</w:t>
               </w:r>
@@ -599,51 +599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson S Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -703,64 +703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,507 +1593,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36th SIA Powertrain Congress (Powertrain 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272099v1</w:t>
+                <w:t xml:space="preserve">hal-05226832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization and Comparative Analysis of Optimal Torque and Saliency of Synchronous Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Advanced Methodology for Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226771v1</w:t>
+                <w:t xml:space="preserve">hal-05224830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SIA Powertrain Congress (Powertrain 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226832v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Methodology for Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology Optimization and Comparative Analysis of Optimal Torque and Saliency of Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224830v1</w:t>
+                <w:t xml:space="preserve">hal-05226771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel-Based Electric Vehicle Powertrain Optimization : A Drive Cycle Approach</w:t>
               </w:r>
@@ -2105,77 +2105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Francisco, United States. pp.1-5, </w:t>
@@ -2213,103 +2213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d'un moteur synchrone à réluctance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2334,77 +2334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Material BESO Topology Optimization for SynRM based on printed FeSi6.5%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Zaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,64 +2459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization considering magneto-elastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,468 +2561,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Material Topology Optimization with Continuous Magnetization Direction for motors design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kriging Metamodel for Electric Machines: A Drive Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gangl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">M. Djami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.483-489, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.251-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230370v1</w:t>
+                <w:t xml:space="preserve">hal-04230377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of a Circulatory Assistance Benchmark Actuator for an Artificial Lung</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Material Topology Optimization with Continuous Magnetization Direction for motors design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sahnoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">P. Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.827-833, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910858⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.483-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230364v1</w:t>
+                <w:t xml:space="preserve">hal-04230370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Metamodel for Electric Machines: A Drive Cycle Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and analysis of a Circulatory Assistance Benchmark Actuator for an Artificial Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Djami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.251-256, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.827-833, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230377v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un actionneur d'assistance circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3058,312 +3058,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial transducer for energy harvesting from galloping</w:t>
+                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hémon</w:t>
+                <w:t xml:space="preserve">Guillaume Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bernard</w:t>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Amandolese</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Flutter and its Applications, ISFA2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390030v1</w:t>
+                <w:t xml:space="preserve">hal-04548459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Axial transducer for energy harvesting from galloping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Symposium on Flutter and its Applications, ISFA2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Amandolese &amp; Pascal Hémon, May 2020, Paris, France. pp.402 - 411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548459v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,51 +3569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial Ferrite-Magnet-Assisted Synchronous Reluctance Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,64 +3703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,210 +3939,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of a doubly-salient motor with multi-V-shape ferrite magnets</w:t>
+                <w:t xml:space="preserve">Réduction des ondulations de couple d'un moteur à aimants en multi-V et bobinage sur dents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433976v1</w:t>
+                <w:t xml:space="preserve">hal-01361708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear analytical model for a multi-v-shape IPM with concentrated winding</w:t>
+                <w:t xml:space="preserve">Performance comparison of a doubly-salient motor with multi-V-shape ferrite magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4152,250 +4143,259 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732569⟩</w:t>
+              <w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Capri, Italy. pp.199-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433864v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des ondulations de couple d'un moteur à aimants en multi-V et bobinage sur dents</w:t>
+                <w:t xml:space="preserve">Non-linear analytical model for a multi-v-shape IPM with concentrated winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.16444426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361708v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Optimization of an Axial-flux PM Actuator with Space Mapping Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,64 +4455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified time stepping nonlinear mesh based reluctance network for machine design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded multilevel optimization for nonlinear time-stepping mesh-based reluctance network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et optimisation multiniveau de machines à flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4736,77 +4736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4889,77 +4889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of the harmonic content for torque ripple minimization (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,77 +5092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multi-material discrete topology optimization for the design of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,51 +5249,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies de conception optimale de systèmes de conversion électromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5410,51 +5410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="119DA409"/>
+    <w:nsid w:val="F121FE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hagehassan-m" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0923-7875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178402931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3303679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01698194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2799175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaydier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcclelland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Akiki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vannier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507245" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525826" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732569" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01002008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hagehassan-m" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0923-7875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178402931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3303679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01698194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2799175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaydier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcclelland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Akiki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vannier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507245" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525826" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732569" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01002008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>