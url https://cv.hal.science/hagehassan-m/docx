--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -320,274 +320,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization with Generalized Optimality Criteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization of the harmonic content for torque ripple minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60 (3), pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.8100404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3338422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3303679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328763v1</w:t>
+                <w:t xml:space="preserve">hal-04230365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of the harmonic content for torque ripple minimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization with Generalized Optimality Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Messine</w:t>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (3), pp.8100404. </w:t>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3303679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3338422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230365v1</w:t>
+                <w:t xml:space="preserve">hal-04328763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the magnetic behavior of permanent magnets including ageing effects</w:t>
               </w:r>
@@ -599,51 +599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson S Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -703,64 +703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Reluctance Network-Based Method With Complementary Distributed Magnetomotive Forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1118,51 +1118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,507 +1593,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SIA Powertrain Congress (Powertrain 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226832v1</w:t>
+                <w:t xml:space="preserve">hal-05272099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Methodology for Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology Optimization and Comparative Analysis of Optimal Torque and Saliency of Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224830v1</w:t>
+                <w:t xml:space="preserve">hal-05226771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Torque Formulation for Dual Magnetostatics using Shape Differentiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Methodology for Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272099v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization and Comparative Analysis of Optimal Torque and Saliency of Synchronous Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">36th SIA Powertrain Congress (Powertrain 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226771v1</w:t>
+                <w:t xml:space="preserve">hal-05226832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel-Based Electric Vehicle Powertrain Optimization : A Drive Cycle Approach</w:t>
               </w:r>
@@ -2105,77 +2105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Francisco, United States. pp.1-5, </w:t>
@@ -2213,103 +2213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d'un moteur synchrone à réluctance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2334,77 +2334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Material BESO Topology Optimization for SynRM based on printed FeSi6.5%</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Zaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ospina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,64 +2459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization considering magneto-elastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,468 +2561,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Metamodel for Electric Machines: A Drive Cycle Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Material Topology Optimization with Continuous Magnetization Direction for motors design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Djami</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">P. Gangl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.251-256, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.483-489, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230377v1</w:t>
+                <w:t xml:space="preserve">hal-04230370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Material Topology Optimization with Continuous Magnetization Direction for motors design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and analysis of a Circulatory Assistance Benchmark Actuator for an Artificial Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gangl</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.483-489, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910654⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.827-833, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230370v1</w:t>
+                <w:t xml:space="preserve">hal-04230364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of a Circulatory Assistance Benchmark Actuator for an Artificial Lung</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kriging Metamodel for Electric Machines: A Drive Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Guihaire</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.827-833, </w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.251-256, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230364v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un actionneur d'assistance circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3058,312 +3058,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
+                <w:t xml:space="preserve">Axial transducer for energy harvesting from galloping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Devos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pascal Hémon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Symposium on Flutter and its Applications, ISFA2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Amandolese &amp; Pascal Hémon, May 2020, Paris, France. pp.402 - 411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548459v1</w:t>
+                <w:t xml:space="preserve">hal-04390030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial transducer for energy harvesting from galloping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hémon</w:t>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bernard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Symposium on Flutter and its Applications, ISFA2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390030v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear interpolation-based method with branch connection constraints for movement in reluctance network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongqin Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,282 +3550,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial Ferrite-Magnet-Assisted Synchronous Reluctance Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongqin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Akiki</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401683v1</w:t>
+                <w:t xml:space="preserve">hal-01928646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Finite Reluctance Approach based on Complementary Distributed Magneto-motive Forces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Axial Ferrite-Magnet-Assisted Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.583-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928646v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling and optimization of a multi-V-shape IPM with concentrated winding</w:t>
               </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,195 +3939,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des ondulations de couple d'un moteur à aimants en multi-V et bobinage sur dents</w:t>
+                <w:t xml:space="preserve">Non-linear analytical model for a multi-v-shape IPM with concentrated winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.16444426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361708v1</w:t>
+                <w:t xml:space="preserve">hal-01433864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of a doubly-salient motor with multi-V-shape ferrite magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,253 +4158,244 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Capri, Italy. pp.199-206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPEEDAM.2016.7525826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear analytical model for a multi-v-shape IPM with concentrated winding</w:t>
+                <w:t xml:space="preserve">Réduction des ondulations de couple d'un moteur à aimants en multi-V et bobinage sur dents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01433864v1</w:t>
+                <w:t xml:space="preserve">hal-01361708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective Optimization of an Axial-flux PM Actuator with Space Mapping Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,64 +4455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified time stepping nonlinear mesh based reluctance network for machine design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded multilevel optimization for nonlinear time-stepping mesh-based reluctance network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et optimisation multiniveau de machines à flux axial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4736,77 +4736,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial output space mapping for electromechanical systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4889,77 +4889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of the harmonic content for torque ripple minimization (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Messine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5023,51 +5023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,77 +5092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multi-material discrete topology optimization for the design of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,51 +5249,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies de conception optimale de systèmes de conversion électromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris Sud - Paris XI, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5410,51 +5410,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F121FE9D"/>
+    <w:nsid w:val="B4CFE2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5641,51 +5641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hagehassan-m" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0923-7875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178402931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3303679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01698194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2799175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaydier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcclelland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Akiki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vannier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507245" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525826" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732569" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01002008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hagehassan-m" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0923-7875" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178402931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763326v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R &#201;goire Allaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Cherri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauthey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3303679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson S Nunes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.166930" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02505073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongqin Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2909407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01698194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2799175" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Remy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-05-2013-0192" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Eduardo Bordeu Weldt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05185001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaydier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04246986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Zaied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ospina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Fenineche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230370v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gangl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910654" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahnoune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910858" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal H&#233;mon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03169364v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Mcclelland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01928646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02401683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Akiki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507245" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732569" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM.2016.7525826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0227" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2013.6556201" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01002008v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>