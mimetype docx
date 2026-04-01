--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -100,832 +100,832 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-Up Surface Ensemble Model for Romania Based on OpenStreetMap, Microsoft Building Footprints, and Global Human Settlement Layer Data Sources Using Triple Collocation Analysis</w:t>
+                <w:t xml:space="preserve">Monitoring the water surface dynamics of four Mediterranean mountain lakes in the Middle Atlas (Morocco) using Landsat imagery in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi14110420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.102516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487938v1</w:t>
+                <w:t xml:space="preserve">hal-05110335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de la sécheresse dans le Moyen Atlas marocain dans le cadre du changement climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Comparative Study on Self-Imputation Methods and Their Quality Assessment for Monthly River Flow Data with Gaps: Case Study to Mures River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoporo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15031242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04933903v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the water surface dynamics of four Mediterranean mountain lakes in the Middle Atlas (Morocco) using Landsat imagery in a global change context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Land and water resources changes and their driving forces in the south part of the Middle Atlas Mountains, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Ouchala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102516⟩</w:t>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (3), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-025-11349-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110335v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparative Study on Self-Imputation Methods and Their Quality Assessment for Monthly River Flow Data with Gaps: Case Study to Mures River</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Time-Varying Bivariate Modeling for Predicting Hydrometeorological Trends in Jakarta Using Rainfall and Air Temperature Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suci Nur Setyawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Nurdiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Wayan Mangku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Attila Magyari-Sáska</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khoirun Najib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15031242⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (10), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology12100252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033161v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land and water resources changes and their driving forces in the south part of the Middle Atlas Mountains, Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projected climate change impacts on streamflow in the Upper Oum Er Rbia Basin, Upstream of the Ahmed El Hansali Dam, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Ouchala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10708-025-11349-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2025.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064623v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Varying Bivariate Modeling for Predicting Hydrometeorological Trends in Jakarta Using Rainfall and Air Temperature Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I Wayan Mangku</w:t>
+                <w:t xml:space="preserve">Tendances de la sécheresse dans le Moyen Atlas marocain dans le cadre du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khoirun Najib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoporo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology12100252⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05487931v1</w:t>
+                <w:t xml:space="preserve">hal-04933903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected climate change impacts on streamflow in the Upper Oum Er Rbia Basin, Upstream of the Ahmed El Hansali Dam, Morocco</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Built-Up Surface Ensemble Model for Romania Based on OpenStreetMap, Microsoft Building Footprints, and Global Human Settlement Layer Data Sources Using Triple Collocation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.101101. </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envc.2025.101101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi14110420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933897v1</w:t>
+                <w:t xml:space="preserve">hal-05487938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness Assessment Model for Evaluating an Area for a Potential Geopark—Case Study: Hațeg UNESCO Global Geopark (Romania)</w:t>
               </w:r>
@@ -937,64 +937,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Nyulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ștefan Dezsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Niță</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1041,51 +1041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new climatic normals and their impact on bioclimatic indices. Case study: Oradea (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Ionac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1145,51 +1145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography's future is technical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Technica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.i - vi. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling NO2 air pollution variation during and after COVID-19-regulation using principal component analysis of satellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 342, pp.122973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1314,90 +1314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Long-Term Variability in the Surfaces of Three Lakes in Morocco with Limited Remote Sensing Image Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Gachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">75 localities with geothermal water in Bihor County (Romania) and the potential for the sustainability of balneology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca - Paula Ciurba Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing out the effect of transportation infrastructure on NO2 concentration levels with Kernel Density Estimation by investigating successive COVID-19-induced lockdowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 309, pp.119719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1799,51 +1799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial effect of anti-COVID measures on land surface temperature (LST) in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDOJARAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (2), pp.203 - 232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1916,51 +1916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfrendo Satyanaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ştefan Dezsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (5), pp.772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Anti-COVID-19 Measures on Atmospheric Pollutants Correlated with the Economies of Medium-sized Cities in 10 Urban Areas of Grand Est Region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74, pp.103173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2098,51 +2098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative assessment of different loss methods available in Mike Hydro River-UHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Strapazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Aurel Irimus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment in the Grand Est region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2431,51 +2431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Gridded Dataset Associated to the Climate Change Effect on the Water Resources in the Grand Est Region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ştefan Dezsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,551 +2529,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Integration Model of Metropolitan Area Sustainability Index (MASI). The Case of Paris Metropolitan Area</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flash Flood Prediction in Small to Medium-Sized Watersheds. Case Study: Bistra River (Apuseni Mountains, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Strapazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Settlements and Spatial Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/JSSP.2019.1.04⟩</w:t>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.439-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488131v1</w:t>
+                <w:t xml:space="preserve">hal-02488123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effect of climate change on groundwater recharge in the Grand Est region of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Risk Scenarios For Flash-Floods In The Rural Area Generated By Combined Hazard, Technologic And Natural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ionuţ Crăciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/met.1796⟩</w:t>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488095v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Flood Prediction in Small to Medium-Sized Watersheds. Case Study: Bistra River (Apuseni Mountains, Romania)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Detection of old scattered windthrow using low cost resources. The case of Storm Xynthia in the Vosges Mountains, 28 February 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carina Strapazan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Roxana Furtuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.439-448. </w:t>
+              <w:t xml:space="preserve">Open Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.492-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/geo-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488123v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Scenarios For Flash-Floods In The Rural Area Generated By Combined Hazard, Technologic And Natural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Long‐term effect of climate change on groundwater recharge in the Grand Est region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/070⟩</w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/met.1796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488129v1</w:t>
+                <w:t xml:space="preserve">hal-02488095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of old scattered windthrow using low cost resources. The case of Storm Xynthia in the Vosges Mountains, 28 February 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GIS Integration Model of Metropolitan Area Sustainability Index (MASI). The Case of Paris Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Sabin Nicula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Surdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Roxana Furtuna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iulius-Andrei Carebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.492-504. </w:t>
+              <w:t xml:space="preserve">Journal of Settlements and Spatial Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/geo-2019-0040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24193/JSSP.2019.1.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488050v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anina (Steierdorf) coal mining district in Banat (Romania) on some old geological maps (1850–1884)</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enikő Korodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsombor Bartos-Elekes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austrian Journal of Earth Sciences = Mitteilungen der Oesterreichischen Geologischen Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3176,51 +3176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synoptic Processes Generating Windthrow. A Case Study for Apuseni Mountains (Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Furtuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3261,1014 +3261,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gis module for the estimation of the hillslope torrential peak flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temporal sampling conditions in numerical integration of hydrological systems time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Adrian Şarpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matei Domniţa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2017.118⟩</w:t>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.82-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21163/GT_2017.121.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488139v1</w:t>
+                <w:t xml:space="preserve">hal-02488141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling conditions in numerical integration of hydrological systems time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gis module for the estimation of the hillslope torrential peak flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okke Batelaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ionuț Crăciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Adrian Şarpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ionel Haidu</w:t>
+                <w:t xml:space="preserve">Matei Domniţa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.82-94. </w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21163/GT_2017.121.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2017.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488141v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du ruissellement et du volume d'eau ruisselé en surface urbaine. Étude de cas : Bordeaux 1984-2014, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DERIVING THE FLOODPLAIN IN RURAL AREAS FOR HIGH EXCEEDANCE PROBABILITY HAVING LIMITED DATA SOURCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Mihaela Győri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinga Ivan</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488100v1</w:t>
+                <w:t xml:space="preserve">hal-02488145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection in the Cluj forest district using remote sensing and GIS application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What is Technical Geography - a letter from the editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Holobâcă</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.146⟩</w:t>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1/2016), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21163/GT_2016.111.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488167v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Technical Geography - a letter from the editor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Assessment Of The Impact Induced By The Increase Of Impervious Areas On Surface Runoff. Case Study The City Of Cluj-Napoca, Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.331-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488148v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERIVING THE FLOODPLAIN IN RURAL AREAS FOR HIGH EXCEEDANCE PROBABILITY HAVING LIMITED DATA SOURCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change detection in the Cluj forest district using remote sensing and GIS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Furtună</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Alexe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Mihaela Győri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Humbert</w:t>
+                <w:t xml:space="preserve">Iulian Holobâcă</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.201⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.1361-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488145v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Assessment Of The Impact Induced By The Increase Of Impervious Areas On Surface Runoff. Case Study The City Of Cluj-Napoca, Romania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ponds delineation in various urban landforms. Case study for Cluj-Napoca, Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.1379-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2016.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488152v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponds delineation in various urban landforms. Case study for Cluj-Napoca, Romania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évolution du ruissellement et du volume d'eau ruisselé en surface urbaine. Étude de cas : Bordeaux 1984-2014, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (6), pp.1379-1386. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.51-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30638/eemj.2016.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488162v1</w:t>
+                <w:t xml:space="preserve">hal-02488100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic vision of the paleoclimate. Modeling and predictability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A GIS based network analysis for the identification of shortest route access to emergency medical facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Silviu Nicoară</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georeview</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2/2014), pp.60-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488172v1</w:t>
+                <w:t xml:space="preserve">hal-02488179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS based network analysis for the identification of shortest route access to emergency medical facilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A stochastic vision of the paleoclimate. Modeling and predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Georeview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Late Pleistocene and Holocene climatic variability in the Carpathian-Balkan region- Abstracts Volume, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4316/GEOREVIEW.2014.0.0.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488179v1</w:t>
+                <w:t xml:space="preserve">hal-02488172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Flash Floods In The Case Of Simulated Precipitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Mihaela Győri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Napocensis </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, VII (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4287,260 +4287,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal distribution of road accidents in Cluj-Napoca</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GIS Utility For Hydrological Impact Evaluation Caused By Damages Of Water Supply Network In Rural Areas. Applications In Baia Mare Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ionuţ Crăciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Văduva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2/2012), pp.32-38</w:t>
+              <w:t xml:space="preserve">Geographia Napocensis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, VI (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488188v1</w:t>
+                <w:t xml:space="preserve">hal-02488191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Utility For Hydrological Impact Evaluation Caused By Damages Of Water Supply Network In Rural Areas. Applications In Baia Mare Depression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The spatio-temporal distribution of road accidents in Cluj-Napoca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Văduva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Napocensis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, VI (2)</w:t>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2/2012), pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488191v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit Hydrograph Generation For Ungauged Subwatersheds. Case Study: The Monoroştia River, Arad County, Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Mihaela Györi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Technica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4578,51 +4578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation Of The Roads Network As A Network Dataset Within A Geodatabase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Elena Nicoară</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographia Technica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4647,51 +4647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS Procedure for the identification of existing infrastructure in the flooding areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Elena Nicoară</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4761,77 +4761,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Gap Filling of Sentinel-2 NDI45 Data Using a Variance-Weighted Kalman Filter and LSTM Ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (17), pp.5299, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4897,90 +4897,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Soil and Water Assessment Tool (SWAT) Model for hydrological modelling in the Upper Oum Er Rbia watershed (Middle Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Environment and Natural Resources: Challenges and Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Khénifra (Morocco), France. pp.012014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,90 +5014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures et données satellitaires pour l'étude de la neige dans le Haut Bassin de l'Oum Er Rbia - Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2024, Paris, France. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5135,51 +5135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Valorisation of Thermal Waters from Rural Locations of Bihor County</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca - Paula Ciurba Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Gaceu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de tempêtes dévastatrices en Alsace et Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liliana ZAHARIA, Jul 2023, Bucharest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5321,51 +5321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Thermal Water in Bihor County and its Benefits for Treating Arthritis. A Case Study: Băile 1 Mai Resort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Paula Ciurba Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Gaceu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main Air Pollution Sources Correlated with the Tropospheric NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Concentration in Romania as Observed by the Tropospheric Monitoring Instrument (Sentinel-5P)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air and Water – Components of the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Cluj-Napoca, Romania. pp.199-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5546,51 +5546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a hydrological mike hydro river - UHM model for Valea Rea River (Romania). Case study, flash flood event occurred on August 1 st , 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Maier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,51 +5650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key Types of Anthropic Influence on Surface Waters, Components of Spatial Decision Support System for Prevention and Management of Floods (Firiza Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrei Sabău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe Şerban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina-Eliza Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Tudose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGEM GeoConference on ENERGY AND CLEAN TECHNOLOGIES, Jun 2013, Albena, Bulgaria.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Albena, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5862,51 +5862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Costea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Serradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Remote Sensing, Finite Differences and Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5976,51 +5976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet positif des mesures anti-COVID sur la qualité de l’air, en particulier sur le NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Nouvelles méthodes d’estimation quantitative appliquées à la région Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 4 pages du LOTERR n°15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6077,77 +6077,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Old Diffusive Windthrow Using Low Cost Resources. the Case of Xynthia Storm in the Vosges Mountains, 28 February 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Furtuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487938v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Haidu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14110420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933903v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Orfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ghachi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Ouchala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11349-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suci Nur Setyawati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Nurdiati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wayan Mangku" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khoirun Najib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12100252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nyulas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Dezsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ni&#539;&#259;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13020148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ionac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ira&#537;oc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2024182001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2024.192.23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill D&#225;niel Kov&#225;cs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122973" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca - Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ianc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu R&#259;zvan Gaceu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2023172013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=IONEL HAIDU" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#238;rbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriliu Adrian Gavril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Marcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12680/balneo.2023.597" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28974/idojaras.2022.2.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;rg&#259;rit-Mircea Nistor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrendo Satyanaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Dezsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050772" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03166248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Strapazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Aurel Irimus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2021/016/172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Klaus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-257-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina &#350;tefan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sabin Nicula" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Surdu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulius-Andrei Carebia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/JSSP.2019.1.04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.1796" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/093" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488129v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#355; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Alexandru Marian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Roxana Furtuna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2019-0040" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Korodi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Bartos-Elekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2017.0016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Maier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.04" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#539; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Domni&#355;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Adrian &#350;arpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2017.121.09" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Ivan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtun&#259;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Alexe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Holob&#226;c&#259;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.146" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2016.111.01" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#337;ri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Humbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.201" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/GEOREVIEW.2014.0.0.218" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Silviu Nicoar&#259;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan V&#259;duva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#246;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Elena Nicoar&#259;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25175299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1398/1/012014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04072794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Gaceu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2023_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Biri&#537; Matei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Me&#537;ter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_19" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrei Sab&#259;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe &#350;erban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina-Eliza Croitoru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Tudose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Costea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Orfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ghachi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Haidu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Ouchala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11349-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suci Nur Setyawati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Nurdiati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wayan Mangku" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khoirun Najib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12100252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14110420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nyulas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Dezsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ni&#539;&#259;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13020148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ionac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ira&#537;oc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2024182001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2024.192.23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill D&#225;niel Kov&#225;cs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122973" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca - Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ianc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu R&#259;zvan Gaceu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2023172013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=IONEL HAIDU" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#238;rbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriliu Adrian Gavril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Marcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12680/balneo.2023.597" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28974/idojaras.2022.2.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;rg&#259;rit-Mircea Nistor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrendo Satyanaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Dezsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050772" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03166248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Strapazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Aurel Irimus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2021/016/172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Klaus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-257-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina &#350;tefan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#355; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Alexandru Marian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Roxana Furtuna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2019-0040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.1796" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sabin Nicula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Surdu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulius-Andrei Carebia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/JSSP.2019.1.04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Korodi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Bartos-Elekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2017.0016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Maier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.04" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Adrian &#350;arpe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2017.121.09" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#539; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Domni&#355;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#337;ri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2016.111.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Ivan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtun&#259;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Alexe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Holob&#226;c&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.146" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Silviu Nicoar&#259;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/GEOREVIEW.2014.0.0.218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan V&#259;duva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#246;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Elena Nicoar&#259;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25175299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1398/1/012014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04072794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Gaceu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2023_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Biri&#537; Matei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Me&#537;ter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_19" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrei Sab&#259;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe &#350;erban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina-Eliza Croitoru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Tudose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Costea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>