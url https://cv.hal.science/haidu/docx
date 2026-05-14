--- v1 (2026-04-01)
+++ v2 (2026-05-14)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the water surface dynamics of four Mediterranean mountain lakes in the Middle Atlas (Morocco) using Landsat imagery in a global change context</w:t>
+                <w:t xml:space="preserve">Tendances de la sécheresse dans le Moyen Atlas marocain dans le cadre du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
@@ -162,214 +162,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoporo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110335v1</w:t>
+                <w:t xml:space="preserve">hal-04933903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparative Study on Self-Imputation Methods and Their Quality Assessment for Monthly River Flow Data with Gaps: Case Study to Mures River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Built-Up Surface Ensemble Model for Romania Based on OpenStreetMap, Microsoft Building Footprints, and Global Human Settlement Layer Data Sources Using Triple Collocation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Attila Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15031242⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi14110420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05033161v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land and water resources changes and their driving forces in the south part of the Middle Atlas Mountains, Morocco</w:t>
+                <w:t xml:space="preserve">Monitoring the water surface dynamics of four Mediterranean mountain lakes in the Middle Atlas (Morocco) using Landsat imagery in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
@@ -377,263 +351,224 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miloud Ouchala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10708-025-11349-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.102516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064623v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Varying Bivariate Modeling for Predicting Hydrometeorological Trends in Jakarta Using Rainfall and Air Temperature Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I Wayan Mangku</w:t>
+                <w:t xml:space="preserve">Experimental Comparative Study on Self-Imputation Methods and Their Quality Assessment for Monthly River Flow Data with Gaps: Case Study to Mures River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khoirun Najib</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology12100252⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.1242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15031242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05487931v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected climate change impacts on streamflow in the Upper Oum Er Rbia Basin, Upstream of the Ahmed El Hansali Dam, Morocco</w:t>
+                <w:t xml:space="preserve">Land and water resources changes and their driving forces in the south part of the Middle Atlas Mountains, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
@@ -641,291 +576,356 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Ouchala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envc.2025.101101⟩</w:t>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (3), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-025-11349-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933897v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de la sécheresse dans le Moyen Atlas marocain dans le cadre du changement climatique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+                <w:t xml:space="preserve">Time-Varying Bivariate Modeling for Predicting Hydrometeorological Trends in Jakarta Using Rainfall and Air Temperature Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suci Nur Setyawati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sri Nurdiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Wayan Mangku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khoirun Najib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoporo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (10), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology12100252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04933903v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-Up Surface Ensemble Model for Romania Based on OpenStreetMap, Microsoft Building Footprints, and Global Human Settlement Layer Data Sources Using Triple Collocation Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
+                <w:t xml:space="preserve">Projected climate change impacts on streamflow in the Upper Oum Er Rbia Basin, Upstream of the Ahmed El Hansali Dam, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik El Orfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ghachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.420. </w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.101101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi14110420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2025.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487938v1</w:t>
+                <w:t xml:space="preserve">hal-04933897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness Assessment Model for Evaluating an Area for a Potential Geopark—Case Study: Hațeg UNESCO Global Geopark (Romania)</w:t>
               </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ștefan Dezsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Niță</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik El Orfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,51 +1638,51 @@
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Marcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balneo and PRM Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (Vol.14, no. 4), pp.597. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (4), pp.597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12680/balneo.2023.597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2529,551 +2529,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Flood Prediction in Small to Medium-Sized Watersheds. Case Study: Bistra River (Apuseni Mountains, Romania)</w:t>
+                <w:t xml:space="preserve">Long‐term effect of climate change on groundwater recharge in the Grand Est region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carina Strapazan</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.439-448. </w:t>
+              <w:t xml:space="preserve">Meteorological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/met.1796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488123v1</w:t>
+                <w:t xml:space="preserve">hal-02488095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Scenarios For Flash-Floods In The Rural Area Generated By Combined Hazard, Technologic And Natural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GIS Integration Model of Metropolitan Area Sustainability Index (MASI). The Case of Paris Metropolitan Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Sabin Nicula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioan Surdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulius-Andrei Carebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Settlements and Spatial Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/JSSP.2019.1.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488129v1</w:t>
+                <w:t xml:space="preserve">hal-02488131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of old scattered windthrow using low cost resources. The case of Storm Xynthia in the Vosges Mountains, 28 February 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Roxana Furtuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.492-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/geo-2019-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effect of climate change on groundwater recharge in the Grand Est region of France</w:t>
+                <w:t xml:space="preserve">Risk Scenarios For Flash-Floods In The Rural Area Generated By Combined Hazard, Technologic And Natural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mărgărit-Mircea Nistor</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ionuţ Crăciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorological Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/met.1796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02488095v1</w:t>
+                <w:t xml:space="preserve">hal-02488129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Integration Model of Metropolitan Area Sustainability Index (MASI). The Case of Paris Metropolitan Area</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flash Flood Prediction in Small to Medium-Sized Watersheds. Case Study: Bistra River (Apuseni Mountains, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Strapazan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Settlements and Spatial Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.39-48. </w:t>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.439-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/JSSP.2019.1.04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26471/cjees/2019/014/093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488131v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anina (Steierdorf) coal mining district in Banat (Romania) on some old geological maps (1850–1884)</w:t>
               </w:r>
@@ -3261,1001 +3261,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal sampling conditions in numerical integration of hydrological systems time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gis module for the estimation of the hillslope torrential peak flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Adrian Şarpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ionel Haidu</w:t>
+                <w:t xml:space="preserve">Okke Batelaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ionuț Crăciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Domniţa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21163/GT_2017.121.09⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2017.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488141v1</w:t>
+                <w:t xml:space="preserve">hal-02488139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gis module for the estimation of the hillslope torrential peak flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal sampling conditions in numerical integration of hydrological systems time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Adrian Şarpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matei Domniţa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, </w:t>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.82-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30638/eemj.2017.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21163/GT_2017.121.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488139v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DERIVING THE FLOODPLAIN IN RURAL AREAS FOR HIGH EXCEEDANCE PROBABILITY HAVING LIMITED DATA SOURCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du ruissellement et du volume d'eau ruisselé en surface urbaine. Étude de cas : Bordeaux 1984-2014, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Mihaela Győri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Humbert</w:t>
+                <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.201⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488145v1</w:t>
+                <w:t xml:space="preserve">hal-02488100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is Technical Geography - a letter from the editor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change detection in the Cluj forest district using remote sensing and GIS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Furtună</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Alexe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Holobâcă</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21163/GT_2016.111.01⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.1361-1367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488148v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Assessment Of The Impact Induced By The Increase Of Impervious Areas On Surface Runoff. Case Study The City Of Cluj-Napoca, Romania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DERIVING THE FLOODPLAIN IN RURAL AREAS FOR HIGH EXCEEDANCE PROBABILITY HAVING LIMITED DATA SOURCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Mihaela Győri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kinga Ivan</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488152v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change detection in the Cluj forest district using remote sensing and GIS application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is Technical Geography - a letter from the editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Holobâcă</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1/2016), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21163/GT_2016.111.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30638/EEMJ.2016.146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02488167v1</w:t>
+                <w:t xml:space="preserve">hal-02488148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponds delineation in various urban landforms. Case study for Cluj-Napoca, Romania</w:t>
+                <w:t xml:space="preserve">The Assessment Of The Impact Induced By The Increase Of Impervious Areas On Surface Runoff. Case Study The City Of Cluj-Napoca, Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carpathian Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.331-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30638/eemj.2016.148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02488162v1</w:t>
+                <w:t xml:space="preserve">hal-02488152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du ruissellement et du volume d'eau ruisselé en surface urbaine. Étude de cas : Bordeaux 1984-2014, France</w:t>
+                <w:t xml:space="preserve">Ponds delineation in various urban landforms. Case study for Cluj-Napoca, Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.51-56. </w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.1379-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2016.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488100v1</w:t>
+                <w:t xml:space="preserve">hal-02488162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS based network analysis for the identification of shortest route access to emergency medical facilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic vision of the paleoclimate. Modeling and predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Georeview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Late Pleistocene and Holocene climatic variability in the Carpathian-Balkan region- Abstracts Volume, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4316/GEOREVIEW.2014.0.0.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488179v1</w:t>
+                <w:t xml:space="preserve">hal-02488172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic vision of the paleoclimate. Modeling and predictability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GIS based network analysis for the identification of shortest route access to emergency medical facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Silviu Nicoară</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Georeview</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2/2014), pp.60-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488172v1</w:t>
+                <w:t xml:space="preserve">hal-02488179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving Flash Floods In The Case Of Simulated Precipitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Mihaela Győri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4287,217 +4287,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Utility For Hydrological Impact Evaluation Caused By Damages Of Water Supply Network In Rural Areas. Applications In Baia Mare Depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
+                <w:t xml:space="preserve">The spatio-temporal distribution of road accidents in Cluj-Napoca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinga Ivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Văduva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Napocensis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, VI (2)</w:t>
+              <w:t xml:space="preserve">Geographia Technica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2/2012), pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488191v1</w:t>
+                <w:t xml:space="preserve">hal-02488188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatio-temporal distribution of road accidents in Cluj-Napoca</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kinga Ivan</w:t>
+                <w:t xml:space="preserve">GIS Utility For Hydrological Impact Evaluation Caused By Damages Of Water Supply Network In Rural Areas. Applications In Baia Mare Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Alexandru Marian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ionuţ Crăciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Văduva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Technica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2/2012), pp.32-38</w:t>
+              <w:t xml:space="preserve">Geographia Napocensis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, VI (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488188v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit Hydrograph Generation For Ungauged Subwatersheds. Case Study: The Monoroştia River, Arad County, Romania</w:t>
               </w:r>
@@ -4774,64 +4774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Gap Filling of Sentinel-2 NDI45 Data Using a Variance-Weighted Kalman Filter and LSTM Ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attila Magyari-Sáska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (17), pp.5299, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,252 +5302,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thermal Water in Bihor County and its Benefits for Treating Arthritis. A Case Study: Băile 1 Mai Resort.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca-Paula Ciurba Pastor</w:t>
+                <w:t xml:space="preserve">Main Air Pollution Sources Correlated with the Tropospheric NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Concentration in Romania as Observed by the Tropospheric Monitoring Instrument (Sentinel-5P)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air and Water – Components of the Environment 2022 Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24193/AWC2022_21⟩</w:t>
+              <w:t xml:space="preserve">Air and Water – Components of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Cluj-Napoca, Romania. pp.199-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24193/AWC2022_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644141v1</w:t>
+                <w:t xml:space="preserve">hal-03644151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Air Pollution Sources Correlated with the Tropospheric NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Concentration in Romania as Observed by the Tropospheric Monitoring Instrument (Sentinel-5P)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamill Dániel Kovács</w:t>
+                <w:t xml:space="preserve">The Thermal Water in Bihor County and its Benefits for Treating Arthritis. A Case Study: Băile 1 Mai Resort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Paula Ciurba Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionel Haidu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Gaceu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Biriș Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Meșter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air and Water – Components of the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Cluj-Napoca, Romania. pp.199-216, </w:t>
+              <w:t xml:space="preserve">Air and Water – Components of the Environment 2022 Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cluj-Napoca, Romania. pp.225-240, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24193/AWC2022_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24193/AWC2022_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644151v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a hydrological mike hydro river - UHM model for Valea Rea River (Romania). Case study, flash flood event occurred on August 1 st , 2019</w:t>
               </w:r>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Orfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ghachi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Haidu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033161v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Ouchala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11349-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suci Nur Setyawati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Nurdiati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wayan Mangku" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khoirun Najib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12100252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14110420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nyulas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Dezsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ni&#539;&#259;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13020148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ionac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ira&#537;oc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2024182001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2024.192.23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill D&#225;niel Kov&#225;cs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122973" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca - Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ianc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu R&#259;zvan Gaceu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2023172013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=IONEL HAIDU" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#238;rbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriliu Adrian Gavril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Marcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12680/balneo.2023.597" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28974/idojaras.2022.2.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;rg&#259;rit-Mircea Nistor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrendo Satyanaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Dezsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050772" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03166248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Strapazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Aurel Irimus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2021/016/172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Klaus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-257-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina &#350;tefan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#355; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Alexandru Marian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/070" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Roxana Furtuna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2019-0040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.1796" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sabin Nicula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Surdu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulius-Andrei Carebia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/JSSP.2019.1.04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Korodi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Bartos-Elekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2017.0016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Maier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.04" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Adrian &#350;arpe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2017.121.09" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488139v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#539; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Domni&#355;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.118" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488145v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#337;ri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Humbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488148v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2016.111.01" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Ivan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488167v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtun&#259;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Alexe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Holob&#226;c&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.146" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.148" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016050" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Silviu Nicoar&#259;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/GEOREVIEW.2014.0.0.218" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan V&#259;duva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#246;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Elena Nicoar&#259;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25175299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1398/1/012014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04072794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Gaceu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2023_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Biri&#537; Matei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Me&#537;ter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644151v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_19" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrei Sab&#259;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe &#350;erban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina-Eliza Croitoru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Tudose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Costea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Orfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ghachi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionel Haidu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487938v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi14110420" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Magyari-S&#225;ska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031242" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064623v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Ouchala" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11349-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05487931v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suci Nur Setyawati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sri Nurdiati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wayan Mangku" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khoirun Najib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12100252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2025.101101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nyulas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Dezsi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ni&#539;&#259;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13020148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05033185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Ionac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ira&#537;oc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2024182001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04767014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2024.192.23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamill D&#225;niel Kov&#225;cs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122973" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16173133" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca - Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Ianc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu R&#259;zvan Gaceu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47743/pesd2023172013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=IONEL HAIDU" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S&#238;rbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriliu Adrian Gavril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Marcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12680/balneo.2023.597" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28974/idojaras.2022.2.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;rg&#259;rit-Mircea Nistor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfrendo Satyanaga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan Dezsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050772" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03462571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03166248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Strapazan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Aurel Irimus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2021/016/172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.07.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488043v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Forzieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pecchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Klaus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-257-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina &#350;tefan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11101026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.1796" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Sabin Nicula" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Surdu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulius-Andrei Carebia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/JSSP.2019.1.04" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Roxana Furtuna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2019-0040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#355; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Alexandru Marian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/070" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26471/cjees/2019/014/093" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Korodi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsombor Bartos-Elekes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2017.0016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488137v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtuna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Maier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2018.132.04" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okke Batelaan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ionu&#539; Cr&#259;ciun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Domni&#355;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.118" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488141v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Adrian &#350;arpe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2017.121.09" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Ivan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016050" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Furtun&#259;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Alexe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Holob&#226;c&#259;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.146" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#337;ri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Humbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/EEMJ.2016.201" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21163/GT_2016.111.01" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488162v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2016.148" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4316/GEOREVIEW.2014.0.0.218" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Silviu Nicoar&#259;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan V&#259;duva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mihaela Gy&#246;ri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488216v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Elena Nicoar&#259;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05228134v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25175299" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1398/1/012014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04072794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Gaceu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Aur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2023_20" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_19" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03644141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Paula Ciurba Pastor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Biri&#537; Matei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Me&#537;ter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2022_21" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02615457v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrei Sab&#259;u" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe &#350;erban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/AWC2020_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina-Eliza Croitoru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Tudose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Costea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Serradj" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04135556v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02488288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>