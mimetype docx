--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1004,51 +1004,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Relation Extraction in Specialized Corpora Using Sequence Mining</w:t>
+                <w:t xml:space="preserve">A Typology of Semantic Relations Dedicated to Scientific Literature Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
@@ -1079,1257 +1079,1257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Symposium on Intelligent Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the SAVE-SD Workshop at the 25th World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405041v1</w:t>
+                <w:t xml:space="preserve">hal-01404983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typology of Semantic Relations Dedicated to Scientific Literature Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Modèle unifié pour la recherche d'information sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SAVE-SD Workshop at the 25th World Wide Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404983v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle unifié pour la recherche d'information sémantique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">Semantic Annotation of the ACL Anthology Corpus for the Automatic Analysis of Scientific Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">LREC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442734v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Annotation of the ACL Anthology Corpus for the Automatic Analysis of Scientific Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kata Gábor</w:t>
+                <w:t xml:space="preserve">LIPN@DEFT2016 : Annotation de documents en utilisant l’Information Mutuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">DÉfi Fouille de Texte 2016 – DEFT2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360407v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPN@DEFT2016 : Annotation de documents en utilisant l’Information Mutuelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et classification non supervisées de relations sémantiques dans des articles scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DÉfi Fouille de Texte 2016 – DEFT2016</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496279v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et classification non supervisées de relations sémantiques dans des articles scientifiques</w:t>
+                <w:t xml:space="preserve">Unsupervised Relation Extraction in Specialized Corpora Using Sequence Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIth Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Stockholm, Sweden. pp.237 - 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46349-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360400v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction collaborative d'une Ressource Termino-Ontologique (RTO) pour le droit des collectivités territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Szulman</w:t>
+                <w:t xml:space="preserve">YaSemIR: Yet another Semantic Information Retrieval System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2513204.2513211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860104v1</w:t>
+                <w:t xml:space="preserve">hal-01068273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YaSemIR: Yet another Semantic Information Retrieval System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+                <w:t xml:space="preserve">Aide à l'enrichissement d'un référentiel terminologique : propositions et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mondary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIR 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.779-786</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068273v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'enrichissement d'un référentiel terminologique : propositions et expérimentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Légilocal project: the local law simply shared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mondary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barreaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hacene Cherfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henry Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.779-786</w:t>
+              <w:t xml:space="preserve">The Twenty-Sixth Annual Conference on Legal Knowledge and Information Systems({JURIX} 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bologne, Italy. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838283v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Légilocal project: the local law simply shared</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction collaborative d'une Ressource Termino-Ontologique (RTO) pour le droit des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Cherfi</w:t>
+                <w:t xml:space="preserve">Ourdia Ressad-Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henry Dubail</w:t>
+                <w:t xml:space="preserve">Sylvie Szulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eve Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Sixth Annual Conference on Legal Knowledge and Information Systems({JURIX} 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bologne, Italy. pp.11-14</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121967v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quaero Evaluation Campaign on Term Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mondary</w:t>
+                <w:t xml:space="preserve">Une cartographie de domaine pour guider la construction d'une ressource sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th international conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.663-669</w:t>
+              <w:t xml:space="preserve">23es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699356v1</w:t>
+                <w:t xml:space="preserve">hal-00703173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cartographie de domaine pour guider la construction d'une ressource sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+                <w:t xml:space="preserve">The Quaero Evaluation Campaign on Term Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.100-103</w:t>
+              <w:t xml:space="preserve">The 8th international conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.663-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703173v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plate-forme open-source de recherche d'information sémantique</w:t>
               </w:r>
@@ -2397,51 +2397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating semantic classes used for ontology building and learning from texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de classes sémantiques pour la construction d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,554 +2732,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles connaissances pour se mettre à TAAABLE ?</w:t>
+                <w:t xml:space="preserve">Evaluation of knowledge based applications : benchmark and guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09 (2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. pp.472-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517145v1</w:t>
+                <w:t xml:space="preserve">hal-00517126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on évaluer les outils d'acquisition de connaissances à partir de textes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating term extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Evaluation des méthodes d'extraction de connaissances dans les données (EvalECD'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.5-16</w:t>
+              <w:t xml:space="preserve">International Conference Recent Advances in Natural Language Processing (RANLP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria. pp.299-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517083v1</w:t>
+                <w:t xml:space="preserve">hal-00517090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of knowledge based applications : benchmark and guidelines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on évaluer les outils d'acquisition de connaissances à partir de textes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Evaluation des méthodes d'extraction de connaissances dans les données (EvalECD'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517126v1</w:t>
+                <w:t xml:space="preserve">hal-00517083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating term extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">Partitionnement d'ontologies pour le passage à l'échelle des techniques d'alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Recent Advances in Natural Language Processing (RANLP'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria. pp.299-304</w:t>
+              <w:t xml:space="preserve">9eme Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517090v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement d'ontologies pour le passage à l'échelle des techniques d'alignement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Safar</w:t>
+                <w:t xml:space="preserve">Quelles connaissances pour se mettre à TAAABLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09 (2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432551v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TaxoMap in the OAEI 2008 alignment contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop on Ontology Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.206-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3298,312 +3298,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaxoMap in the OAEI 2007 alignment contest</w:t>
+                <w:t xml:space="preserve">Shallow parsing of INEX Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Workshop on Ontology Matching (OM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.268-275</w:t>
+              <w:t xml:space="preserve">5th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Dagstuhl, Germany. pp.284-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517113v1</w:t>
+                <w:t xml:space="preserve">hal-00157495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow parsing of INEX Queries</w:t>
+                <w:t xml:space="preserve">Evaluation des outils terminologiques : état des lieux et propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Salotti</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Dagstuhl, Germany. pp.284-293</w:t>
+              <w:t xml:space="preserve">7ème Conférence : Terminologie et Intelligence Artificielle (TIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157495v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des outils terminologiques : état des lieux et propositions</w:t>
+                <w:t xml:space="preserve">TaxoMap in the OAEI 2007 alignment contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence : Terminologie et Intelligence Artificielle (TIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. 11p</w:t>
+              <w:t xml:space="preserve">The Second International Workshop on Ontology Matching (OM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170458v1</w:t>
+                <w:t xml:space="preserve">hal-00517113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiteMap: An Ontology Mapping Approach for Mobile Agents' Context-Awareness</w:t>
               </w:r>
@@ -3684,51 +3684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité sémantique pour l'indexation de documents semi-structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3766,51 +3766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité dans une ontologie pour l'indexation sémantique de documents XML.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,51 +3926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité dans une ontologie pour l'indexation sémantique de documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation sémantique de documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier : Fouille de données et recherche d'informations dans des bases de données multimédia semi-structurées, EGC'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,77 +4377,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment-based Partitioning of Large-scale Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,51 +4618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemIndex: a model of semantic indexing on XML documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4706,282 +4706,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977759v1</w:t>
+                <w:t xml:space="preserve">hal-00977764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977764v1</w:t>
+                <w:t xml:space="preserve">hal-00977761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977761v1</w:t>
+                <w:t xml:space="preserve">hal-00977759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5012,51 +5012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.4 on Semantic Annotation, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,51 +5087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report: Results for Task 3.4 on Semantic Annotation, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5156,657 +5156,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838309v1</w:t>
+                <w:t xml:space="preserve">hal-00838308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.4 on Semantic Annotation, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838297v1</w:t>
+                <w:t xml:space="preserve">hal-00838303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838308v1</w:t>
+                <w:t xml:space="preserve">hal-00838300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.4 on Semantic Annotation, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838303v1</w:t>
+                <w:t xml:space="preserve">hal-00838306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838300v1</w:t>
+                <w:t xml:space="preserve">hal-00838309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.4 on Semantic Annotation, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.4 on Semantic Annotation, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838306v1</w:t>
+                <w:t xml:space="preserve">hal-00838297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838310v1</w:t>
+                <w:t xml:space="preserve">hal-00838313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838313v1</w:t>
+                <w:t xml:space="preserve">hal-00838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5837,51 +5837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6081,51 +6081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Puymbrouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Zargayouna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Schumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Qasemizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bannour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_21" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360407v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Ressad-Bouidghaghen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513204.2513211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mondary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Dubail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.79" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517090v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rosas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2004.161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977761v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838310v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Puymbrouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Zargayouna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Schumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Qasemizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bannour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513204.2513211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mondary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Dubail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Ressad-Bouidghaghen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.79" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rosas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2004.161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>