--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1004,51 +1004,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typology of Semantic Relations Dedicated to Scientific Literature Analysis</w:t>
+                <w:t xml:space="preserve">Unsupervised Relation Extraction in Specialized Corpora Using Sequence Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
@@ -1079,184 +1079,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SAVE-SD Workshop at the 25th World Wide Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIth Symposium on Intelligent Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Stockholm, Sweden. pp.237 - 248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46349-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404983v1</w:t>
+                <w:t xml:space="preserve">hal-01405041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle unifié pour la recherche d'information sémantique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">A Typology of Semantic Relations Dedicated to Scientific Literature Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the SAVE-SD Workshop at the 25th World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442734v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Annotation of the ACL Anthology Corpus for the Automatic Analysis of Scientific Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1311,1137 +1346,1102 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIPN@DEFT2016 : Annotation de documents en utilisant l’Information Mutuelle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+                <w:t xml:space="preserve">Modèle unifié pour la recherche d'information sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DÉfi Fouille de Texte 2016 – DEFT2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496279v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et classification non supervisées de relations sémantiques dans des articles scientifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">LIPN@DEFT2016 : Annotation de documents en utilisant l’Information Mutuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Buscaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+              <w:t xml:space="preserve">DÉfi Fouille de Texte 2016 – DEFT2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360400v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Relation Extraction in Specialized Corpora Using Sequence Mining</w:t>
+                <w:t xml:space="preserve">Détection et classification non supervisées de relations sémantiques dans des articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Buscaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth Symposium on Intelligent Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46349-0_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405041v1</w:t>
+                <w:t xml:space="preserve">hal-01360400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YaSemIR: Yet another Semantic Information Retrieval System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+                <w:t xml:space="preserve">Construction collaborative d'une Ressource Termino-Ontologique (RTO) pour le droit des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Ressad-Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Szulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIR 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068273v1</w:t>
+                <w:t xml:space="preserve">hal-00860104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'enrichissement d'un référentiel terminologique : propositions et expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.779-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Légilocal project: the local law simply shared</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YaSemIR: Yet another Semantic Information Retrieval System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Buscaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Sixth Annual Conference on Legal Knowledge and Information Systems({JURIX} 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States. pp.13-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2513204.2513211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121967v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction collaborative d'une Ressource Termino-Ontologique (RTO) pour le droit des collectivités territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Légilocal project: the local law simply shared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourdia Ressad-Bouidghaghen</w:t>
+                <w:t xml:space="preserve">Hacene Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Szulman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
+                <w:t xml:space="preserve">Charles-Henry Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Paul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">The Twenty-Sixth Annual Conference on Legal Knowledge and Information Systems({JURIX} 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bologne, Italy. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860104v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cartographie de domaine pour guider la construction d'une ressource sémantique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">Une plate-forme open-source de recherche d'information sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.100-103</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.167-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703173v1</w:t>
+                <w:t xml:space="preserve">hal-00699357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quaero Evaluation Campaign on Term Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Mondary</w:t>
+                <w:t xml:space="preserve">Une cartographie de domaine pour guider la construction d'une ressource sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Nazarenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th international conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.663-669</w:t>
+              <w:t xml:space="preserve">23es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699356v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plate-forme open-source de recherche d'information sémantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Bannour</w:t>
+                <w:t xml:space="preserve">The Quaero Evaluation Campaign on Term Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mondary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Barreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.167-178</w:t>
+              <w:t xml:space="preserve">The 8th international conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.663-669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699357v1</w:t>
+                <w:t xml:space="preserve">hal-00699356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating semantic classes used for ontology building and learning from texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2486,208 +2486,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Textual Knowledge Acquisition Tools: a Challenging Task</w:t>
+                <w:t xml:space="preserve">Le Web entre norme et anarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Language Seventh conference on International Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.435-440</w:t>
+              <w:t xml:space="preserve">Journées d'étude "le web a-t-il un sens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517008v1</w:t>
+                <w:t xml:space="preserve">hal-00699358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Web entre norme et anarchie</w:t>
+                <w:t xml:space="preserve">Evaluation of Textual Knowledge Acquisition Tools: a Challenging Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude "le web a-t-il un sens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Language Seventh conference on International Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699358v1</w:t>
+                <w:t xml:space="preserve">hal-00517008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de classes sémantiques pour la construction d'ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Ben Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,554 +2732,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of knowledge based applications : benchmark and guidelines</w:t>
+                <w:t xml:space="preserve">Quelles connaissances pour se mettre à TAAABLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09 (2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.151-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517126v1</w:t>
+                <w:t xml:space="preserve">hal-00517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating term extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+                <w:t xml:space="preserve">Evaluation of knowledge based applications : benchmark and guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Recent Advances in Natural Language Processing (RANLP'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Workshop on Knowledge Acquisition, Reuse and Evaluation (KARE'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marrakech, Morocco. pp.472-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2009.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517090v1</w:t>
+                <w:t xml:space="preserve">hal-00517126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on évaluer les outils d'acquisition de connaissances à partir de textes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating term extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Evaluation des méthodes d'extraction de connaissances dans les données (EvalECD'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.5-16</w:t>
+              <w:t xml:space="preserve">International Conference Recent Advances in Natural Language Processing (RANLP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Borovets, Bulgaria. pp.299-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517083v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitionnement d'ontologies pour le passage à l'échelle des techniques d'alignement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on évaluer les outils d'acquisition de connaissances à partir de textes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Atelier Evaluation des méthodes d'extraction de connaissances dans les données (EvalECD'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432551v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles connaissances pour se mettre à TAAABLE ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Després</w:t>
+                <w:t xml:space="preserve">Partitionnement d'ontologies pour le passage à l'échelle des techniques d'alignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Bentebibel</w:t>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09 (2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.151-168</w:t>
+              <w:t xml:space="preserve">9eme Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517145v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00432551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TaxoMap in the OAEI 2008 alignment contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop on Ontology Matching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Karlsruhe, Germany. pp.206-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3298,312 +3298,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow parsing of INEX Queries</w:t>
+                <w:t xml:space="preserve">TaxoMap in the OAEI 2007 alignment contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Salotti</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Dagstuhl, Germany. pp.284-293</w:t>
+              <w:t xml:space="preserve">The Second International Workshop on Ontology Matching (OM'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.268-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157495v1</w:t>
+                <w:t xml:space="preserve">hal-00517113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des outils terminologiques : état des lieux et propositions</w:t>
+                <w:t xml:space="preserve">Shallow parsing of INEX Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence : Terminologie et Intelligence Artificielle (TIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. 11p</w:t>
+              <w:t xml:space="preserve">5th International Workshop of the Initiative for the Evaluation of XML Retrieval, INEX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Dagstuhl, Germany. pp.284-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170458v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaxoMap in the OAEI 2007 alignment contest</w:t>
+                <w:t xml:space="preserve">Evaluation des outils terminologiques : état des lieux et propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Reynaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Nazarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Workshop on Ontology Matching (OM'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Busan, South Korea. pp.268-275</w:t>
+              <w:t xml:space="preserve">7ème Conférence : Terminologie et Intelligence Artificielle (TIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sophia Antipolis, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517113v1</w:t>
+                <w:t xml:space="preserve">hal-00170458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiteMap: An Ontology Mapping Approach for Mobile Agents' Context-Awareness</w:t>
               </w:r>
@@ -3684,51 +3684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité sémantique pour l'indexation de documents semi-structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3766,51 +3766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité dans une ontologie pour l'indexation sémantique de documents XML.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3926,51 +3926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de similarité dans une ontologie pour l'indexation sémantique de documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lyon, France. pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4008,51 +4008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation sémantique de documents XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier : Fouille de données et recherche d'informations dans des bases de données multimédia semi-structurées, EGC'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4377,77 +4377,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alignment-based Partitioning of Large-scale Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,51 +4618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SemIndex: a model of semantic indexing on XML documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4712,51 +4712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4862,51 +4862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4937,51 +4937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5012,51 +5012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.4 on Semantic Annotation, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,51 +5087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Report: Results for Task 3.4 on Semantic Annotation, Period 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5156,732 +5156,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838308v1</w:t>
+                <w:t xml:space="preserve">hal-00838309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.4 on Semantic Annotation, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838303v1</w:t>
+                <w:t xml:space="preserve">hal-00838297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838300v1</w:t>
+                <w:t xml:space="preserve">hal-00838303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.4 on Semantic Annotation, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838306v1</w:t>
+                <w:t xml:space="preserve">hal-00838300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838309v1</w:t>
+                <w:t xml:space="preserve">hal-00838308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.4 on Semantic Annotation, Period 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.4 on Semantic Annotation, Period 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838297v1</w:t>
+                <w:t xml:space="preserve">hal-00838306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838313v1</w:t>
+                <w:t xml:space="preserve">hal-00838311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.3 on Ontology Acquisition, Period 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838310v1</w:t>
+                <w:t xml:space="preserve">hal-00838313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report: Results for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.1 on Term Extraction and Recognition, Period 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838311v1</w:t>
+                <w:t xml:space="preserve">hal-00838310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Design and Specification for Task 3.3 on Ontology Acquisition, Period 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mondary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Zargayouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6081,51 +6081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Puymbrouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Zargayouna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Schumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Qasemizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bannour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513204.2513211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mondary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Dubail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Ressad-Bouidghaghen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.79" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517083v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rosas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salotti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170458v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2004.161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838310v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838311v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Zargayouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Nazarenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan van Puymbrouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092307v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556914v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Zevio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Zargayouna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02079705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Buscaldi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Schumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Qasemizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bannour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46349-0_21" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Ressad-Bouidghaghen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Szulman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mondary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068273v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513204.2513211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bourcier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Cherfi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henry Dubail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699357v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703173v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ben Abb&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.79" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517083v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Hamdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Safar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157495v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rosas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2004.161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096880v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591501v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00580-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977759v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838300v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838313v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838314v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>