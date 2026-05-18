--- v0 (2026-04-05)
+++ v1 (2026-05-18)
@@ -723,395 +723,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Approach to Activating Demand Elasticity with a Demand Response Mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting Mediterranean Countries through Electricity Corridors: New Institutional Economic and Regulatory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.195-206. </w:t>
+              <w:t xml:space="preserve">Utilities Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jup.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01222582v1</w:t>
+                <w:t xml:space="preserve">hal-01111432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting Mediterranean Countries through Electricity Corridors: New Institutional Economic and Regulatory Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Analytical Approach to Activating Demand Elasticity with a Demand Response Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utilities Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32, pp.45-54. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.195-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jup.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111432v1</w:t>
+                <w:t xml:space="preserve">hal-01222582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
+                <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (April), pp.858-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137266v1</w:t>
+                <w:t xml:space="preserve">halshs-00928678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-side management and European environmental and energy goals: an optimal complementary approach</w:t>
+                <w:t xml:space="preserve">La « demand response » dans un marché interconnecté : outil d’efficacités énergétiques et environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.193-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00928678v1</w:t>
+                <w:t xml:space="preserve">hal-01137266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theoretical analysis of the design options of the real-time electricity market</w:t>
               </w:r>
@@ -1512,618 +1512,743 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
+                <w:t xml:space="preserve">Consequence of SOC quantity and quality on microbial communities in urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jullien</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAEE 2016 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">SoilCET - 2nd International Symposium of Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN; INRAE, Apr 2026, Rueil-Malmaison (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01416616v1</w:t>
+                <w:t xml:space="preserve">hal-05492958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach for elasticity of demand activation with demand response mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
+                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie de l'effacement dans les marchés électriques : Séminaire de recherches PSL en économie de l'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mines-ParisTech, Paris-Dauphine et Paris-Sciences-Lettres, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">39th IAEE 2016 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252111v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01416616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jullien</w:t>
+                <w:t xml:space="preserve">An analytical approach for elasticity of demand activation with demand response mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">L'économie de l'effacement dans les marchés électriques : Séminaire de recherches PSL en économie de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mines-ParisTech, Paris-Dauphine et Paris-Sciences-Lettres, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01183371v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Approach for elasticity of demand activation with Demand response Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Clastres</w:t>
+                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; the economy: 37th IAEE International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States</w:t>
+              <w:t xml:space="preserve">32èmes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252105v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jullien</w:t>
+                <w:t xml:space="preserve">An Analytical Approach for elasticity of demand activation with Demand response Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence annuelle de l'Association Française d'Economie Expérimentale - ASFEE, Montpellier, 31 mai - 2 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Energy &amp; the economy: 37th IAEE International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Energy Economics, Jun 2014, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725961v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème conférence annuelle de l'Association Française d'Economie Expérimentale - ASFEE, Montpellier, 31 mai - 2 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Experimental Study of Investment Incentives Mechanisms in the Electricity Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2154,70 +2279,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Staropoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13 Annual Conference of the International Society for New Institutional Economics, Berkeley, 18-20 June</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Berkeley, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EEM.2009.5207222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2227,51 +2352,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarifications dynamiques et efficacité énergétique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergaentzlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2293,113 +2418,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00812710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game theoretic model for generation capacity adequacy in electricity markets: A comparison between investment incentive mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2409,51 +2534,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailers' strategies facing demand response and markets interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2462,73 +2587,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical approach for elasticity of demand activation with demand response mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2537,113 +2662,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01019679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of Incentive Regulation in electricity networks: The story so far</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00931301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2653,114 +2778,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude quantitative et expérimentale des mécanismes d'incitation aux investissements dans les marchés d'électricité : Analyse à court terme et à long terme des stratégies des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikel Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Lumière - Lyon II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00942300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2907,51 +3032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haikel.khalfallah@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibata Sagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.141803" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Julien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.10.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01111432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2015.01.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rious" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glachant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jullien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252111v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252105v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2009.5207222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haikel.khalfallah@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Khalfallah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibata Sagnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.141803" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Julien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Staropoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21314/JEM.2023.018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clastres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2021.105169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01111432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2015.01.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01222582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2015.10.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00928678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergaentzl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.12.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rious" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00767872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glachant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05492958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jullien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01252105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEM.2009.5207222" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01019679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>