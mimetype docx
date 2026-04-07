--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hajar El Karmouni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de Conférences à l'EPISEN - Université Paris Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à une alimentation satisfaisante sur le territoire de Montreuil en Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE Col. "RESSOR" n°11, pp.185-208, 2026, 978-2-37496-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 - Alimentation durable et précarité à Montreuil : « Bien manger » ou « manger bien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés. Récits d'expériences émancipatrices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.49-59, 2024, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie Sociale et Solidaire : s’émanciper dans et par le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Vesus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISONS L'ALTERNATIVE ! Pratiques de gestion pour une transition écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37687-451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.213-225, 2018, 978-2-37687-098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2016, Formes et fondements de la créativité dans l'Economie sociale et solidaire, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dehove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer : une pratique des organisations alternatives qui vise à destabiliser et transformer le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.201.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention citoyenne étudiante : quel impact sur l’horizontalisation du processus décisionnel et le système alimentaire de l’université Paris Est Créteil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs citoyens producteurs d’énergies renouvelables, acteurs économiques de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal coopératif dans une organisation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 340, p. 78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies : The Myth of the Ethical Consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.118-121. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114527684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : entre marchand et non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Convention Citoyenne Étudiante de l'USPN : un dispositif pédagogique participatif pour repenser l'alimentation étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES 2025 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions citoyennes étudiantes : une lecture par les cadres théoriques de l'innovation sociale et l'innovation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative work : An Achievement of the Ideal of Self-Managed Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif : quelle réalisation de l’idéal autogestionnaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation par le travail Cas du supermarché coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soothing resistance: reclaiming symbolic meanings of intermediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. EIRASS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation de la distribution par les consommateurs. Etudes de cas de formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil. FRA.; Université de Lille, Droit et Santé. FRA., Oct 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve : un nouvelle culture des coopératives de consommateurs en émergence « Faire Trade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation des canaux de distribution par les consommateurs. Une analyse par les formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethienne Thil, Lilles, France, 2016-10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La louve coop: vers les coopératives de prosumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle d’auto-production renouvelle-t-il les coopératives de consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs qualifient - et quelle valeur attribuent-ils - à leurs expériences de consommation ordinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joel Bree, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Entreprises Sociales et Solidaires GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve Coop : Collaboration librement consentie pour une consommation plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du marchand et du non-marchand Les défis de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XVes journées du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’enrôlement pour une consommation plus responsable : le cas de La Louve Coop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD : Environnement et travail : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALIM - Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur pour la mise en place d'une alternative : cas du supermarché coopératif La Louve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PESC0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01810230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Economie Sociale et Solidaire, Revue Economie et Management, 149, octobre, 38, http://www.sceren.com/cyber-librairie-cndp.aspx?l=commerce-equitable-entre-marchand-et-non-marchand-par-amina-becheur&prod=941142&cat=658986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of ethical consumer de Timothy M. Devinney, Pat Auger et Giana M. Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hajar El Karmouni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de Conférences à l'EPISEN - Université Paris Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à une alimentation satisfaisante sur le territoire de Montreuil en Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE Col. "RESSOR" n°11, pp.185-208, 2026, 978-2-37496-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 - Alimentation durable et précarité à Montreuil : « Bien manger » ou « manger bien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés. Récits d'expériences émancipatrices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.49-59, 2024, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie Sociale et Solidaire : s’émanciper dans et par le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Vesus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISONS L'ALTERNATIVE ! Pratiques de gestion pour une transition écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37687-451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.213-225, 2018, 978-2-37687-098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2016, Formes et fondements de la créativité dans l'Economie sociale et solidaire, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dehove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer : une pratique des organisations alternatives qui vise à destabiliser et transformer le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.201.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention citoyenne étudiante : quel impact sur l’horizontalisation du processus décisionnel et le système alimentaire de l’université Paris Est Créteil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs citoyens producteurs d’énergies renouvelables, acteurs économiques de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal coopératif dans une organisation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 340, p. 78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies : The Myth of the Ethical Consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.118-121. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114527684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : entre marchand et non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions citoyennes étudiantes : une lecture par les cadres théoriques de l'innovation sociale et l'innovation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Convention Citoyenne Étudiante de l'USPN : un dispositif pédagogique participatif pour repenser l'alimentation étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES 2025 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative work : An Achievement of the Ideal of Self-Managed Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif : quelle réalisation de l’idéal autogestionnaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation par le travail Cas du supermarché coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soothing resistance: reclaiming symbolic meanings of intermediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. EIRASS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation de la distribution par les consommateurs. Etudes de cas de formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil. FRA.; Université de Lille, Droit et Santé. FRA., Oct 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve : un nouvelle culture des coopératives de consommateurs en émergence « Faire Trade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La louve coop: vers les coopératives de prosumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle d’auto-production renouvelle-t-il les coopératives de consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation des canaux de distribution par les consommateurs. Une analyse par les formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethienne Thil, Lilles, France, 2016-10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Entreprises Sociales et Solidaires GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs qualifient - et quelle valeur attribuent-ils - à leurs expériences de consommation ordinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joel Bree, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve Coop : Collaboration librement consentie pour une consommation plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du marchand et du non-marchand Les défis de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XVes journées du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’enrôlement pour une consommation plus responsable : le cas de La Louve Coop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD : Environnement et travail : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALIM - Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur pour la mise en place d'une alternative : cas du supermarché coopératif La Louve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PESC0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01810230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Economie Sociale et Solidaire, Revue Economie et Management, 149, octobre, 38, http://www.sceren.com/cyber-librairie-cndp.aspx?l=commerce-equitable-entre-marchand-et-non-marchand-par-amina-becheur&prod=941142&cat=658986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of ethical consumer de Timothy M. Devinney, Pat Auger et Giana M. Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prevot-Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357008v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prevot-Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>