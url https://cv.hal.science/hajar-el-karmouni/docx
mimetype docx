--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hajar El Karmouni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de Conférences à l'EPISEN - Université Paris Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à une alimentation satisfaisante sur le territoire de Montreuil en Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE Col. "RESSOR" n°11, pp.185-208, 2026, 978-2-37496-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 - Alimentation durable et précarité à Montreuil : « Bien manger » ou « manger bien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés. Récits d'expériences émancipatrices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.49-59, 2024, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie Sociale et Solidaire : s’émanciper dans et par le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Vesus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISONS L'ALTERNATIVE ! Pratiques de gestion pour une transition écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37687-451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.213-225, 2018, 978-2-37687-098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2016, Formes et fondements de la créativité dans l'Economie sociale et solidaire, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dehove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer : une pratique des organisations alternatives qui vise à destabiliser et transformer le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.201.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention citoyenne étudiante : quel impact sur l’horizontalisation du processus décisionnel et le système alimentaire de l’université Paris Est Créteil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs citoyens producteurs d’énergies renouvelables, acteurs économiques de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal coopératif dans une organisation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 340, p. 78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies : The Myth of the Ethical Consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.118-121. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114527684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : entre marchand et non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions citoyennes étudiantes : une lecture par les cadres théoriques de l'innovation sociale et l'innovation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Convention Citoyenne Étudiante de l'USPN : un dispositif pédagogique participatif pour repenser l'alimentation étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES 2025 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative work : An Achievement of the Ideal of Self-Managed Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif : quelle réalisation de l’idéal autogestionnaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation par le travail Cas du supermarché coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soothing resistance: reclaiming symbolic meanings of intermediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. EIRASS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation de la distribution par les consommateurs. Etudes de cas de formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil. FRA.; Université de Lille, Droit et Santé. FRA., Oct 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve : un nouvelle culture des coopératives de consommateurs en émergence « Faire Trade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La louve coop: vers les coopératives de prosumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle d’auto-production renouvelle-t-il les coopératives de consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation des canaux de distribution par les consommateurs. Une analyse par les formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethienne Thil, Lilles, France, 2016-10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Entreprises Sociales et Solidaires GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs qualifient - et quelle valeur attribuent-ils - à leurs expériences de consommation ordinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joel Bree, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve Coop : Collaboration librement consentie pour une consommation plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du marchand et du non-marchand Les défis de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XVes journées du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’enrôlement pour une consommation plus responsable : le cas de La Louve Coop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD : Environnement et travail : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALIM - Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur pour la mise en place d'une alternative : cas du supermarché coopératif La Louve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PESC0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01810230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Economie Sociale et Solidaire, Revue Economie et Management, 149, octobre, 38, http://www.sceren.com/cyber-librairie-cndp.aspx?l=commerce-equitable-entre-marchand-et-non-marchand-par-amina-becheur&prod=941142&cat=658986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of ethical consumer de Timothy M. Devinney, Pat Auger et Giana M. Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hajar El Karmouni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de Conférences à l'EPISEN - Université Paris Est Créteil</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à une alimentation satisfaisante sur le territoire de Montreuil en Seine-Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organiser la démocratie alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPURE Col. "RESSOR" n°11, pp.185-208, 2026, 978-2-37496-243-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1.1 - Alimentation durable et précarité à Montreuil : « Bien manger » ou « manger bien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés. Récits d'expériences émancipatrices.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.49-59, 2024, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Économie Sociale et Solidaire : s’émanciper dans et par le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS - Vesus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORGANISONS L'ALTERNATIVE ! Pratiques de gestion pour une transition écologique et sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37687-451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenir dans la durée le multi-sociétariat : quelles solutions sont pratiquées par les Sociétés coopératives d'intérêt collectif (SCIC) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure, éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-134, 2020, RESSOR - Réseau de formation et de recherches en économie sociale et solidaire (ESS) du Grand Est, 978-2-37496-104-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prévot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESS Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, pp.213-225, 2018, 978-2-37687-098-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et fondements de la créativité dans l’Économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 67-80, 2016, Formes et fondements de la créativité dans l'Economie sociale et solidaire, 978-2-37496-015-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation étudiante : de l’état des lieux à la co-construction d’un outil participatif « Fresque de l’Alimentation Étudiante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dehove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.284-297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaidoyer : une pratique des organisations alternatives qui vise à destabiliser et transformer le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Auquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ror.201.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La convention citoyenne étudiante : quel impact sur l’horizontalisation du processus décisionnel et le système alimentaire de l’université Paris Est Créteil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2023.1009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collectifs citoyens producteurs d’énergies renouvelables, acteurs économiques de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.19900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les visages de la démocratie dans les sociétés coopératives d’intérêt collectif (SCIC) au prisme du concept d’indétermination démocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les expressions démocratiques dans l'entreprise, printemps (35), pp.50-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéal coopératif dans une organisation contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 340, p. 78-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographies : The Myth of the Ethical Consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.118-121. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114527684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce équitable : entre marchand et non marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie et management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conventions citoyennes étudiantes : une lecture par les cadres théoriques de l'innovation sociale et l'innovation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Frenkiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Convention Citoyenne Étudiante de l'USPN : un dispositif pédagogique participatif pour repenser l'alimentation étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bellicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETES 2025 : Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The construction of a cooperative ecosystem for renewable energy : alternative economy and transversality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperative work : An Achievement of the Ideal of Self-Managed Economy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics (SASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail coopératif : quelle réalisation de l’idéal autogestionnaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRIEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation par le travail Cas du supermarché coopératif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation (JNRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soothing resistance: reclaiming symbolic meanings of intermediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. EIRASS International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vancouver, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation de la distribution par les consommateurs. Etudes de cas de formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Colloque International Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Etienne Thil. FRA.; Université de Lille, Droit et Santé. FRA., Oct 2016, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve : un nouvelle culture des coopératives de consommateurs en émergence « Faire Trade »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01264211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation des canaux de distribution par les consommateurs. Une analyse par les formes renouvelées d’intermédiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethienne Thil, Lilles, France, 2016-10-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La louve coop: vers les coopératives de prosumers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle d’auto-production renouvelle-t-il les coopératives de consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée Gestion des Entreprises Sociales et Solidaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs qualifient - et quelle valeur attribuent-ils - à leurs expériences de consommation ordinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joel Bree, Nov 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérateur, consommateur, travailleur : l’individu en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des Entreprises Sociales et Solidaires GESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Louve Coop : Collaboration librement consentie pour une consommation plus responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières du marchand et du non-marchand Les défis de la professionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP Europe, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisme versus créativité : le renouvellement du modèle coopératif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Prevot-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XVes journées du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs d’enrôlement pour une consommation plus responsable : le cas de La Louve Coop.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD : Environnement et travail : quelles relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les consommateurs équipent-ils leur jugement sur le commerce équitable ? Le cas de la boutique de commerce équitable Artisans du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives des citoyennetés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Bernier-Kheddache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blin-Barrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS-Edition Management et Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2024, VERSUS, 978-2-37687-974-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COPALIM - CO3 - ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALIM - Construire un projet alimentaire citoyen sur un territoire urbain : initiatives pour une alimentation durable et accessible à Montreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melaine Cervera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche en gestion - Université Paris Val-de-Marne; Université Picardie Jules Verne-Laboratoire Criise; ADEME. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse résultats ESADICAS- Etude socioanthropologique des dispositifs d'acculturation à la sobriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robert-Demontrond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] NIMEC-CREM-IRG. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur pour la mise en place d'une alternative : cas du supermarché coopératif La Louve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Paris-Est, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017PESC0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01810230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats PICRI PAP SCIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnemaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Economie Sociale et Solidaire, Revue Economie et Management, 149, octobre, 38, http://www.sceren.com/cyber-librairie-cndp.aspx?l=commerce-equitable-entre-marchand-et-non-marchand-par-amina-becheur&prod=941142&cat=658986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Note de lecture (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of ethical consumer de Timothy M. Devinney, Pat Auger et Giana M. Eckhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Karmouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Note de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prevot-Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381478v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Karmouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maignan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264384v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnemaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editions/reims" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pr&#233;vot-Carpentier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prevot-Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dehove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.05.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riolo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Auquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Frenkiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19900" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338826v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114527684" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123757v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357029v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171714v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saucede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705653v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Beraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Bernier-Kheddache" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blin-Barrois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/organisations-alternatives-des-citoyennetes/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01810230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PESC0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>