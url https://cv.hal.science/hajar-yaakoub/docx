--- v0 (2026-03-25)
+++ v1 (2026-05-26)
@@ -883,51 +883,51 @@
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 10 p. </w:t>
+              <w:t xml:space="preserve">, 2023, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-05-23-0056-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1302,559 +1302,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stress Hub in Scedosporium apiospermum: The High Osmolarity Glycerol (HOG) Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 and Fungal Infections: A Double Debacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Yaakoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Marot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinases and Phosphatases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/kinasesphosphatases1010002⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.105039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2022.105039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480264v1</w:t>
+                <w:t xml:space="preserve">inserm-03762881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Fungal Infections: A Double Debacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Stress Hub in Scedosporium apiospermum: The High Osmolarity Glycerol (HOG) Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Yaakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubée</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Calenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.105039. </w:t>
+              <w:t xml:space="preserve">Kinases and Phosphatases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.4-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2022.105039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/kinasesphosphatases1010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03762881v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing of auranofin and honokiol as antifungals against Scedosporium species and the related fungus Lomentospora prolificans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Glycosylphosphatidylinositol-Anchored Superoxide Dismutase of Scedosporium apiospermum Protects the Conidia from Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Staerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Yaakoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tabiasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Godon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1909266⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (28), pp.8697-8710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7070575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208772v1</w:t>
+                <w:t xml:space="preserve">inserm-03309902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycosylphosphatidylinositol-Anchored Superoxide Dismutase of Scedosporium apiospermum Protects the Conidia from Oxidative Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repurposing of auranofin and honokiol as antifungals against Scedosporium species and the related fungus Lomentospora prolificans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Yaakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Staerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vandeputte</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tabiasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Godon</w:t>
+                <w:t xml:space="preserve">Maxime Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (28), pp.8697-8710. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1076-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7070575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1909266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03309902v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high osmolarity glycerol (HOG) pathway in fungi †</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="856C677B"/>
+    <w:nsid w:val="8E55A2AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2449,51 +2449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hajar-yaakoub" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8467-6021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03538-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Dwars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line W&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1547800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Kabbara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-01040-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s H&#233;rivaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-024-01301-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Mong&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-23-0056-R" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04269253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Elhaj Mahmoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hanachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2023.156384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03693886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04353-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02104-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases1010002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03762881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2022.105039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208772v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fleury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1909266" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03309902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03476644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Silvia Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ongay-Larios" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2021.2011834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hajar-yaakoub" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8467-6021" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Yaakoub" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03538-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04976431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Dwars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line W&#233;ry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1547800" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05443687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Kabbara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-01040-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s H&#233;rivaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-024-01301-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Mong&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-23-0056-R" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04269253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Elhaj Mahmoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hanachi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2023.156384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03693886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Calenda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04353-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02104-22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03762881v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dub&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2022.105039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases1010002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03309902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandeputte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tabiasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070575" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03208772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1909266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03476644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Silvia Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ongay-Larios" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2021.2011834" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>