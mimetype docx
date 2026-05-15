--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed El Hajjaji </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Classe Exceptionnelle 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-9890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094305072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/GNP-9383-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Automatique (1993) et titulaire de l’Habilitation à Diriger des Recherches (2000) obtenues à l’Université UPJV, Je suis actuellement Professeur des Universités et responsable de l’équipe de recherche en Automatique. Auteur de plus de 800 publications scientifiques, mes travaux portent sur la commande floue, le diagnostic et la commande tolérante aux défauts. Mes recherches sont généralement appliquées aux systèmes critiques tels que la dynamique des véhicules, le contrôle moteur, les systèmes électriques et les énergies renouvelables.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Model Reduction of Continuous-Time Periodic Piecewise Systems over a Finite Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Nafiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreddine Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23307706.2026.2616353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral-Type Terminal Sliding Mode MPPT Controller for a Standalone PV System With a DC–DC Boost Converter Under Real-Time Varying Weather Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Aiboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Jebbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mahjoub Boufounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.2335-2350. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3649148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sliding Mode Control of Modular Multilevel Converters Considering Control Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.2757. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18112757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: H∞ observer-based control for fuzzy Hadamard fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rhaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ben Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (5), pp.247. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-025-03193-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUM-OF-SQUARES APPROACH FOR MODELING AND CONTROL OF HAIL POWER SYSTEM WITH TIME DELAY AND CONFORMABLE FRACTIONAL-ORDER DERIVATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kahouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Albadran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ben Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X25400870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films for highly effective NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouktif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (9), pp.095903. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/adfbaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of quasi-one-sided Lipschitz systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kahouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.26680-26696. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/math.20251173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ observer-based control for fuzzy Hadamard fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rhaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ben Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4), pp.194. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-025-03162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐Time Sliding Mode Control Using Space Vector Modulation for Six‐to‐Three‐Phase Indirect Matrix Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Salomon Dagbédji Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Delay Filters Design for Linear Time-Varying Delay Systems in the Finite Frequency Domain: An Input-Output Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aiss Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulagh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Haiek Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hajjaji Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3586786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipativity‐Based Model Reduction for Two‐Dimensional Periodic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Nafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreddine Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear Shifting and Vehicle Speed Optimization for Eco-Driving on Curved Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.3176-3186. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3349096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Model Predictive Control for Intelligent Energy Management in Battery/Supercapacitor Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taghavipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3385861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI-Based Linear Quadratic Regulator (LQR) Control for Modular Multilevel Converters (MMCs) Considering Parameters Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.111888-111898. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3442090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Analysis of Six Phase Indirect Matrix Converter Based on Multi Phase Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.575 - 582. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj21.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Adaptive Observer-Based Fault Tolerant Control for Time Delay Polynomial Fuzzy Systems Subject to Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukattaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-023-01458-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Time Adaptive SMC for UAV Trajectory Tracking Under Unknown Disturbances and Actuators Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.66177-66193. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3291347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-8 model reduction of 2D discrete-time T-S fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2023.132514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf Model Reduction of 2D Discrete.time T.S Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2023.10054899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile observer-based quantized control for a class of one-sided Lipschitz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (34), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Dynamic Output-feedback Controllers for Positive Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (8), pp.2554-2568. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-020-0937-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Dynamic Output-feedback Controllers for Positive Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2554 - 2568. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-020-0937-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized asynchronous extended dissipative observer-based sliding mode control for Markovian jump TS fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El-Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (17), pp.9636-9665. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-saturation Finite Time Adaptive Altitude Quadrotor Control Under Unknown Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results on H∞ Filtering Continuous-Time Systems based on Singular Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (34), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Polynomial Observer-Based Fault-Tolerant Controller for Polynomial Systems with State Delay: A Sum of Squares Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-021-01946-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full and reduced‐order H ∞ filtering of Takagi–Sugeno fuzzy time‐varying delay systems: Input–output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity model reduction of discrete-time 2D T-S fuzzy systems in finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2021.119032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation and fault‐tolerant tracking control for uncertain Takagi–Sugeno fuzzy systems: Application to single link manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input–output stability and stabilisation conditions for discrete-time delayed fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2021.1895357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault Estimation and Fault Tolerant Control for Polynomial Systems: Application to Electronic and Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (13), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6342604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Stabilization Conditions for Interconnected Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Tiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Mesquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-020-01609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based controller for positive polynomial systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.278-291. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust over finite frequency ranges H&amp;lt;SUB align=&amp;quot;right&amp;quot;&amp;gt;∞ model reduction for uncertain 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of System of Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSSE.2020.109140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust l 2 − l ∞ dynamic output feedback control design for uncertain discrete‐time switched systems with random time‐varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (8), pp.1035-1058. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant control based on adaptive observer for Takagi-Sugeno fuzzy systems with sensor and actuator faults: Application to single-link manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (12), pp.2308-2323. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220909996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved finite frequency &amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;SUB align=&amp;quot;right&amp;quot;&amp;gt;∞ filtering for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSCC.2020.105391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of bacteria and volatile organic compounds on Cu2O-NPs decorated TiO2 nanotubes: Competition effect and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Trablesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 400, pp.112722. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Robust H∞ Controller Synthesis with Derivatives of Membership Functions for T-S Fuzzy Systems with Time-varying Delay: Input-output Stability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (7), pp.1872-1884. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-018-0802-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Robust H-infinity Control for Uncertain Discrete-time T-S Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.6268-6273. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Robust Sensorless Control of Direct-Drive PMSG Wind Turbine Feeding a Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.12797-12802. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer-based H∞ FTC for T-S fuzzy systems. Application to cart motion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 357 (17), pp.12062-12084. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dissipative observer-based control design for discrete-time switched systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (18), pp.3026-3039. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle longitudinal force estimation using adaptive neural network nonlinear observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (4), pp.205. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2019.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ guaranteed cost control for discrete-time switched singular systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based controller for positive polynomial systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.278 - 291. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to robust observer-based control of one-sided Lipschitz non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Haiek Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aiss Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmamed Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Tissir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Control Design for Switching Fuzzy Large-Scale T-S Systems by Switched Lyapunov Function with H Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), pp.1104-1116. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-019-00623-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU-Admissibility with static output feedback for uncertain descriptor T–S systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (10), pp.2030-2041. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2019.1646348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer based Fault Tolerant Tracking Control for T–S uncertain systems subject to sensor and actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Controller for the Diesel Engine Air Path with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (10), pp.2541-2549. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-018-0300-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite frequency H ∞ filter design for T-S fuzzy systems: New approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.191 - 199. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial adhesion and inactivation on Ag decorated TiO-nanotubes under visible light Effect of the nanotubes geometry on the photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a A Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bessais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenous polynomial H ∞ filtering for uncertain discrete-time systems: A descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.378 - 389. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ model reduction for T-S fuzzy systems over finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized H-infinity filtering for state-delayed systems with finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (8), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Memory Control Design of Polynomial Fuzzy Systems with Time Delay via Polynomial Lyapunov-Krasovskii Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.2011-2020. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-017-0617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sliding mode control for fuzzy singular systems with time delay and input nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.464 - 479. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ filter design for discrete time-varying delay systems: three-term approximation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.254 - 262. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Polynomial Lyapunov Functional Approach to Observer-Based Control for Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4, SI), pp.1057-1068. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-017-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Observer-Based Fault-Tolerant Control for Takagi–Sugeno Descriptor Nonlinear Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (4), pp.1542 - 1561. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-017-0624-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust analysis approach for a class of uncertain BPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (SI), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An input–output approach to H ∞ reduced filter design for polytopic time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2018.1543474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to delay-dependent robust stability and stabilisation of delta operator systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsaa Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.786 - 792. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer and Fault Tolerant Control for Takagi-Sugeno Descriptor Nonlinear Systems with Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.972-982. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-017-0546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Phase Modular Drive System: A Case Study in Electrical Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Onambele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moataz Elsied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2 - L reduced-order filter design for T-S fuzzy stochastic discrete systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (10), pp.2061-2072. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2018.1483540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability and stabilization criteria for uncertain discrete-time switched TS fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 275, pp.687 - 696. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of three types of controllers for DFIG in wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boubzizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection and Control of Modern Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41601-018-0096-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of Stabilization of Positive Continuous Takagi–Sugeno Fuzzy Systems with Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-017-0444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H-infinity filtering for 2D continuous systems with finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1391960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Continuous-Time Fractional Positive T–S Fuzzy Systems by Using a Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (10), pp.3944 - 3957. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-017-0507-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on observer-based control for discrete-time fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Tissir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (12), pp.2544 - 2553. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1324067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSH transformation and its application to stability analysis for linear discrete time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354 (4), pp.1945 - 1956. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust stabilization method for a saturated LPV system : application to the lateral dynamics of vehicles. * *This work was supported by the Conseil Regional de Picardie and the FEDER within the framework of the project SYSCOVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3732 - 3737. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DR -Admissibility With Static Output Feedback For Uncertain Descriptor Fuzzy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.15488 - 15493. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Control of a Li-ion Battery Charger for More Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.9412 - 9418. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local stabilization of Polynomial Fuzzy Model with time delay: SOS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-014-0575-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Fault Detection in Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.914-923. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ filter design for linear time-invariant systems with polytopic uncertainties in finite frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.520 - 540. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of polynomial fuzzy observer–controller for nonlinear systems with state delay: sum of squares approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (9), pp.1954 - 1965. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1299813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled inductor controlled by fuzzy logic to improve the efficiency of a Buck converter in a PV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.00001. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20172200001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Determination of Solar Cell Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.6535-6543. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5697-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Polynomial Lyapunov Functional Approach to Observer-Based Control for Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1057 - 1068. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-017-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity filter design for nonlinear systems with quantised measurements in finite frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.1048-1059. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2016.1236421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability and H ∞ performance criteria for linear systems with interval time-varying delays via three terms approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (16), pp.3450 - 3458. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1384963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient H ∞ sliding mode control for discrete-time descriptor fuzzy systems with multiple time delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (2), pp.288 - 301. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2016.1179818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Sliding Mode Control for Turbocharged Diesel Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (1), pp.011009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing conservativeness of stabilization conditions for switched TS fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193, pp.51--57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Stabilization of Polynomial Fuzzy Systems with Time Delay: New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation matrix based robust stability and stabilization for uncertain discrete-time switched TS fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.527 - 534. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-matrix based robust stability and stabilization for uncertain discrete-time switched TS fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Time Delay Polynomial Fuzzy Model Subject to Actuator Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based State Feedback Control for Vehicle Chassis Stability in Critical Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.636--643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient H∞ sliding mode control for discrete-time descriptor fuzzy systems with multiple time delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management Strategy Based on Weather Prediction for Hybrid Stand-alone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.330--340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Output Feedback Control for a Micro Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haleh Soleimanzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.350--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant saturated control for T―S fuzzy discrete-time systems with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Oubah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.60--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized networked control system design using (TS) fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kchaou Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for an Autonomous Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.299--309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Wind Conversion System Used in Autonomous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.482--491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control for a diesel engine: A \uppercaseCLF-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.821--835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Position Control Using Cascaded Adaptive Integral Backstepping Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.565.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamical Feedback Control of a Vehicle Diesel Engine with \uppercaseEGR & \uppercaseVGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced control approach for \uppercaseDC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.404--412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust $H_{\infty }$ Reliable Control for Uncertain T–S Fuzzy Systems With State Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.1027-1040. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2010.2053209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of controlled positive discrete‐time T‐S fuzzy systems by state feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (12), pp.1091-1106. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer-based fault-tolerant control for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3/4), pp.173. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Observer-based robust fuzzy control of nonlinear systems with parametric uncertainties”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy path tracking control for automatic steering of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bentalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8890(03)00003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and nonlinear control of magnetic levitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (4), pp.831-838. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/41.937416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy sampled event-triggered control for enhancing vehicle stability and maneuverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel robust fuzzy sampled adaptive event-triggered control for enhancing vehicle stability and maneuverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.862-867, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dynamic Programming and Regression Approach for Fuel-Efficient Eco-Driving Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Nonlinear Polynomial Fuzzy Systems Based on Dynamic-Event-Triggered Output Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.399-404, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Vector Modulation Techniques Comparison for Capacitor Voltage Balancing of Five-Level Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed EL HAJJAJI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES/IAS PowerAfrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES/IAS PAC, Oct 2024, Johannesburg, South Africa. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerAfrica61624.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Yaw Moment Fault Tolerant Tracking Control for Lateral Vehicle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Six-to-Three-Phase Indirect Matrix Converter and Performance Evaluation Using Linear Quadratic Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S. Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El-Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IECON, Nov 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Control for Continuous-Time Singular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El-Jimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Automation/XXVI Congress of the Chilean Association of Automatic Control (ICA-ACCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago, Chile. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICA-ACCA62622.2024.10766454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Six-To-Three-Phase Indirect Matrix Converter and Performance Evaluation Using Linear Quadratic Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Six-To-Three-Phase Indirect Matrix Converter and Performance Evaluation Using Linear Quadratic Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S. Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IECON, Nov 2024, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multilevel Converter Current Regulation Using Linear Matrix Inequality (LMI) Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed EL HAJJAJI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Power Electronics &amp; Drives: Systems and Technologies Conference, Tehran, Iran, 30 Jan.-1 Feb. 2024 PN1074 ©2024 PEDSTC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tehran, Jan 2024, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un convoi de véhicules par l'approche multi-agents avec leader actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Integral Sliding Mode Control for Constrained Quadrotor Trajectory Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara-Alabazares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, France. pp.612-617, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Analysis of Six Phase Indirect Matrix Converter Based on Multi Phase Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21thInternational Conference on Renewable Energies and Power Quality (ICREPQ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. pp.575-582, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/REPQJ21.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Current Control Strategies for Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Leader-Following Robust Control for Uncertain Linear Multi-Agent Systems with Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.524-529, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed fault estimation conditions for fuzzy systems subject to time varying actuator and sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control and Voltage Balancing Strategies for a Five-Level T-Type Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Controller Design of Battery/SC Electric Vehicles for Real-time Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taghavipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of the Space Vector Modulation for a Hexaphase Indirect Matrix Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Based Tracking Control for Diesel Engine Air Path Subject to Inputs Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.743-747, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Fuzzy Static Output Feedback $H_{\infty}$ Control for Diesel Engine Air-Path : Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ52849.2023.10309784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de contrôle de puissance et d'équilibrage de tension d'un onduleur multi niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023), 5 - 7 JUILLET 2023, LILLE, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille - L2EP, Jul 2023, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based state feedback air path control for a turbocharged diesel engine with EGR and VGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Grid Connected T-Type Multilevel Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21thInternational Conference on Renewable Energies and Power Quality (ICREPQ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. pp.583-588, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/REPQJ21.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage d'un générateur synchrone haute performance au réseau de distribution par convertisseur matriciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S. Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023), 5 - 7 JUILLET 2023, LILLE, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille - L2EP, Jul 2023, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ Observer-Based Control Synthesis for a Class of One-Sided Lipschitz Uncertain Systems with Quantized-Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Event-Triggered Scheme For Output Feedback Control Design of Nonlinear Systems With Actuator Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ52849.2023.10309725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event triggered control based on interval observer for discrete-time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Energy Efficiency of Two-Layer Control Approach for Connected Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China. pp.2824-2829, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptor formulation for a robust static output feedback H-infinity control for polytopic discrete-time system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Haiek Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulagh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmamed Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.785-790, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CODIT55151.2022.9803945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results on H∞ Filtering Continuous-Time Systems based on Singular Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Systems Structure and Control (SSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.150-155, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile observer-based quantized control for a class of one-sided Lipschitz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Systems Structure and Control (SSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-optimal control for eco-driving on curved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.1584-1590, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust finite-frequency H-infinity model reduction for uncertain 2D discrete systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.158-163, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Static Output Feedback $H_{\infty}$ Control Design of a Urea-Selective Catalytic Reduction Aftertreatment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.289-293, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude and Attitude Quadrotor Control based on Adaptive Sliding Mode Controller with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.456-461, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of the Lithium-ion Battery RC Equivalent Circuit Model Using EPA Drive Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 13TH POWER ELECTRONICS, DRIVE SYSTEMS, AND TECHNOLOGIES CONFERENCE (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tehran, Iran. pp.393-397, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC53976.2022.9767430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-frequency static output feedback H ∞ control for Diesel engine air path system with turbocharger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Australian &amp; New Zealand Control Conference (ANZCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gold Coast, Australia. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC56036.2022.9966960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy output feedback controller synthesis for saturated vehicle System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AMERICAN CONTROL CONFERENCE (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Visio, United States. pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sliding Mode Controller for Attitude Quadrotor Based on Finite-Time Differentiator with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.32-37, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Control Synthesis for Positive Polynomial Fuzzy Systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Buck Converter Polynomial Tracking Control Design With Saturation Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.2800-2805, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficient conditions on the Energy to Peak Filter Design for Continuous-time Polytopic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE CHILEAN Conference on Electrical, Electronics Engineering, Information and Communication Technologies (CHILECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valparaíso, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHILECON54041.2021.9703016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ℒ 2 -Stabilization of anti-windup compensators subject to actuator saturation and disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Australian &amp; New Zealand Control Conference (ANZCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gold Coast, France. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC53563.2021.9628238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polynomial Observers For Positive Polynomial Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, France. pp.1314-1321, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boost-in-the-Loop for Real-Time Evaluation of Wind Turbines Based on PMSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Buck Converter Polynomial Tracking Control Design With Saturation Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, France. pp.2800-2805, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy state and output feedback controller synthesis for saturated vehicle System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (IEEE-ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE CSS, May 2021, New Orleans,Louisiana(USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Results of Robust Observer-Based Control Synthesis for Saturated Linear Parameter Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Australian &amp; New Zealand Control Conference (ANZCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gold Coast, France. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC53563.2021.9628278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-frequency filter design in fuzzy two-dimensional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.159-164, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Cell Dynamic Modeling Using the RC Equivalent Circuit for RTDS Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Control Synthesis for Positive Polynomial Fuzzy Systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.19 - 23, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polynomial Observers For Positive Polynomial Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.1314 - 1321, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ssd52085.2021.9429314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boost-in-the-Loop for Real-time Evaluation of Wind Turbines Based on PMSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility Analysis of Descriptor Delay Systems: Transformation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, France. pp.4738-4742, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for Interval Type-2 Takagi-Sugeno Singular Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation and Sliding Mode Control for Non-Linear Singular Systems with Time-Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust output feedback input constrained design for a class of LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.284-291, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust H_infty Control for Uncertain Discrete-Time T-S Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentaleb Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Stabilizability of TS-Based Interconnected Non Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Tiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Mesquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle-Frequency Limited Model Reduction Techniques for T-S fuzzy discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 THIRD INTERNATIONAL CONFERENCE ON INTELLIGENT COMPUTING IN DATA SCIENCES (ICDS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback stabilization for 2D fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, France. pp.83-87, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy observer-based control for Quadruple-Tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12TH ASIAN CONTROL CONFERENCE (ASCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS' 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.413-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Stabilization conditions for Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lazhar Wardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 16TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, France. pp.413-420, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust finite frequency H-infinity model reduction for uncertain 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58TH CONFERENCE ON DECISION AND CONTROL (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5629-5634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy Observer-Based Control for Quadruple-Tank System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Naami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asian Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kitakyushu, Japan. pp.307--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Approach for H-infinity model reduction of 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 27TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Stability and Stabilization Conditions for Linear Parameter Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSTEMS, AUTOMATION, AND CONTROL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leipzig, Germany. pp.197-209, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110591729-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Observer for Interval Positive Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite frequency approach for H-infinity model reduction of T-S fuzzy discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. pp.471-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent stabilization of positive continuous-time Takagi-Sugeno fuzzy systems: An LP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, France. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite frequency state feedback controller design for T-S fuzzy continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New Orleans, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Approach for H∞ model reduction of 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 27th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, France. pp.177-182, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust finite frequency H ∞ model reduction for uncertain 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5629-5634, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive proportional integral observer for faults estimation: Application to Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.269-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Microgrid Using Sliding Mode and Fuzzy Logic Control Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ernst Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6587-6594, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8926615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Output Feedback Control Design for Nonlinear Switched Singular Systems with Time Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.611-616, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Observer for Interval Positive Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, France. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Gear Tooth Fault Detection using Stator Current Space Vector Analysis in Induction Machine-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 23rd International Conference on Mechatronics Technology (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, SALERNO, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMECT.2019.8932157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Observer Design of One-Sided Lipschitz Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (IEEE ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator faults estimation for T-S fuzzy systems subject to disturbances and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS AND DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity model reduction for two-dimensional discrete systems in finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.885-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sideslip angle estimation of ground vehicles in a finite frequency domain through H-infinity approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.735-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Filter Design for T-S Fuzzy Continuous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI- IEEE FUZZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rie De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Observer-based Robust H-infinity Fault-Tolerant Control for Takagi-Sugeno descriptor systems with time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer–based control for TS Fuzzy models Application to vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mediterranean Conference on Control and Automation (IEEE MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H_/H-infinity fault detection Proportional Integral observer for uncertain T-S fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of Standalone Wind Powered Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Partitioning Approach to State and Sensor/Actuator Fault Estimation for T-S Fuzzy Systems with Time-Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI- IEEE FUZZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Observer-based Robust H1 Fault-Tolerant Control for Takagi-Sugeno descriptor systems with time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mediterranean Conference on Control and Automation (IEEE MED'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-Dependent Control Design for Discrete-Time Switched Singular Systems with Time Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (IEEE ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on H-infinity Filtering Design for Continuous Time-Systems With Time-Varying Delay Systems: Three Term Approximation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sideslip angle estimation of ground vehicles in a finite frequency domain through Hinfinity approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th Mediterranean Conference on Control and Automation, MED 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H-infinity filter for uncertain continuous-time systems with finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.807-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-dependent control design for discrete-time Switched Singular Systems with time varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El-Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.374-379, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI-fuzzy control of a bidirectional Dual Active Bridge converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, France. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2017.7963127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Lyapunov Level Set for Nonlinear Optimal Control. Application to Turbocharged Diesel Engine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jabeur Telmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CoDIT'17 - 4th IEEE International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent H-infinity controller design for discrete Switched system: an average dwell time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.444-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive observer design for fast fault estimation for nonlinear T-S fuzzy systems using descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 6TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC' 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H_/H-infinity observer design for nonlinear T-S fuzzy systems subject to sensor and actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency H-infinity Filtering for Discrete-Time Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.580-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2 - H-infinity Static Output feedback control for Vehicle Chassis Stability with input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.455-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ filter design for discrete time systems with time varying delay and quantized measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, France. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2017.7963844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for a class of polynomial systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent H ∞ controller design for discrete Switched system: An average dwell time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.444-449, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2017.8314927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for a class of polynomial systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Fuzzy Sliding-Mode Control For a Class of MIMO Underactuated Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 6TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC' 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2 - L-infinity Filtering For a Class T-S Fuzzy Discrete Systems Under Stochastic Perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.268-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞filtering for discrete time systems with intermittent measurements and finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 56th Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity filtering for discrete time systems with intermittent measurements and finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 56TH ANNUAL CONFERENCE ON DECISION AND CONTROL (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of A Doubly-Fed Induction Generator for Wind Energy Conversion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boubzizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43RD ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.8773-8778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity filter design for discrete time systems with time varying delay and quantized measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AMERICAN CONTROL CONFERENCE (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States. pp.5708-5713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach of Stability Analysis for Polynomial Fuzzy Model with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for ramp-type actuator fault using intelligent-output-estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to H-infinity Filtering for Uncertain Discrete-Time Linear Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AMERICAN CONTROL CONFERENCE (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.3638-3643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of neutral time varying delay systems: A delay partitioning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-To-Peak Performance of Motorcycle Lateral Dynamic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elhajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach of Stability Analysis for Polynomial Fuzzy Model with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp.735-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to H-infinity Filtering for Fuzzy Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE SECOND INTERNATIONAL AFRO-EUROPEAN CONFERENCE FOR INDUSTRIAL ADVANCEMENT (AECIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Villejuif, France. pp.537-549, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29504-6\_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved L-2 - L-infinity filter design for polytopic time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Filtering of T-S Fuzzy Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.306-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability of discrete-time switched TS fuzzy systems with multiple delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp.729-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of interconnected T-S fuzzy systems using LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL CONFERENCE ON FUZZY SYSTEMS (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.1154-1158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control approach for a Diesel Engine: AMESim validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp.514-519, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for Ramp-type Actuator Fault using intelligent-Output-Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 3RD CONFERENCE ON CONTROL AND FAULT-TOLERANT SYSTEMS (SYSTOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis and fault tolerant control using intelligent-output-estimator applied on quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average dwell-time approach to H-infinity control of time-varying delay switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sousse, Tunisia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Fault Diagnosis and Fault Tolerant Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust output feedback control technique for improving vehicle lateral dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marrakech, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gershgorin's theorem based stabilization for uncertain discrete-time switched Takagi - Sugeno fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4TH INTERNATIONAL CONFERENCE ON CONTROL ENGINEERING &amp; INFORMATION TECHNOLOGY (CEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of adaptive input-output linearization & fuzzy sliding-mode control for induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boubzizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, France. pp.746-751, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of linear systems with time varying delay: An input output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Osaka, Japan, Japan. pp.1756--1761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sum of squares based nonlinear control design. Application to biodiesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisie, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Lithium-ion battery and SOC estimation using simple and extended discrete Kalman Filters for Aircraft energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ernst Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan, Japan. pp.002433--002438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control for discrete-time uncertain descriptor systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Osaka, Japan, Japan. pp.4740--4745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power management strategy for renewable hybrid stand-alone power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisie, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a bidirectional dual active bridge converter for charge and discharge of a Li-Ion Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan, Japan. pp.000849--000856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control with parameter uncertainties for vehicle chassis stability in critical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Osaka, Japan, Japan. pp.209--214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Control of Takagi-Sugeno Uncertain Model of Buck Converter by Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Oubah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Casablanca, Morocco, Macau SAR China. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Control \uppercaseLyapunov function using \uppercaseSum-\uppercaseOf-\uppercaseSquares technic : application to turbocharged diesel engine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, Antibes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control design for diesel engines via LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control algorithm for a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cardiff, Wales, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ - based fault diagnosis for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Input Estimation for Diesel Engine Based on Takagi-Sugeno Fuzzy Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uppercaseSum-\uppercaseOf-\uppercaseSquares Based Nonlinear Control Design for Diesel Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Palermo, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy robust tracking control with pole placement for a Turbocharged diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1417--1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uppercaseMPPT for photovoltaic conversion systems using genetic algorithm and robust control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Washington, USA, United States. pp.6595--6600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control approach for photovoltaic conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ouarzazate, Morocco, Morocco. pp.123--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uppercaseTS implementation of an \uppercaseMPPT algorithm for photovoltaic conversion system using poles placement and \uppercaseH∞ performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Algiers, Algeria, Algeria. pp.1116--1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air path control of a Turbocharged diesel engine: Fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Algiers, Algeria, Algeria. pp.401--407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy management algorithm for stand-alone system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dafarivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain, Spain. pp.621--626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composed adaptive control of a bio-diesel engine with \uppercaseEGR & \uppercaseVGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Algiers, Algeria, Algeria. pp.378--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NeSSI Microsensor, based on Ultrasonic Doppler Echography, for Particle Size Measurement and Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy (PITTCON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en réseau de la dynamique latérale du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback design air-path control on a diesel engine based on \uppercaseTakagi-\uppercaseSugeno Fuzzy descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1544--1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent robust stability and stabilization of uncertain fuzzy descriptor systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montr?l, Canada, Canada. pp.5228--5233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a turbocharged diesel engine with \uppercaseEGR system using Takagi-Sugeno's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelona, Spain, Spain. pp.960--965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a turbocharged diesel engine with EGR system using Takagi-Sugeno's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control &amp; Automation (MED), 2012 20th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.960-965, </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line control strategy for instantaneous power management of hybrid power system based on dynamic fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Zerkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Singapore, Asia, Singapore. pp.1130--1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different linearization control techniques for a quadrotor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the air path dynamic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Modeling of Triple layers Amorphous Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sousse, Tunisia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Tracking Control of a Class of Uncertain Nonlinear Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy, Italy. pp.10934--10939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two loop based dynamical feedback stabilization control of a diesel engine with EGR & VGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando, United States. pp.1596-1601, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ideal average model and observer design of multi-inputs boost Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Perugia, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid adaptive control used in diesel engine speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Corfu, Greece, Greece. pp.736--741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust output tracking control of \uppercaseTS fuzzy systems and its application to \uppercaseDC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contac Forces and Tire Road Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007 Mediterranean Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 19 - Battery characterization, life cycle, and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad H. Rashid (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Power Electronics in Autonomous and Electric Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.323-335, 2024, 978-0-323-99545-0. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99545-0.00001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Project, An Innovative Way to Reduce Pollution on Riverboats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Mobasheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of PIANC Smart Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 264, Springer Nature Singapore, pp.906-915, 2023, Lecture Notes in Civil Engineering, 978-981-19-6138-0. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6138-0_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRNN Based Algorithm for Output Power Prediction of a PV Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatti, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE IN RENEWABLE ENERGETIC SYSTEMS: SMART SUSTAINABLE ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.291-298, 2018, Lecture Notes in Networks and Systems, 978-3-319-73192-6; 978-3-319-73191-9. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73192-6\_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to H∞ Filtering for Fuzzy Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Afro-European Conference for Industrial Advancement AECIA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.537--549, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Takagi‒Sugeno Fuzzy Systems : Delay and Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId708"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed El Hajjaji </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités Classe Exceptionnelle 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9380-9890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">094305072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=G14GEuUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/GNP-9383-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en Automatique (1993) et titulaire de l’Habilitation à Diriger des Recherches (2000) obtenues à l’Université UPJV, Je suis actuellement Professeur des Universités et responsable de l’équipe de recherche en Automatique. Auteur de plus de 800 publications scientifiques, mes travaux portent sur la commande floue, le diagnostic et la commande tolérante aux défauts. Mes recherches sont généralement appliquées aux systèmes critiques tels que la dynamique des véhicules, le contrôle moteur, les systèmes électriques et les énergies renouvelables.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ Model Reduction of Continuous-Time Periodic Piecewise Systems over a Finite Frequency Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Nafiea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreddine Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23307706.2026.2616353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral-Type Terminal Sliding Mode MPPT Controller for a Standalone PV System With a DC–DC Boost Converter Under Real-Time Varying Weather Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Aiboudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Rizki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Jebbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mahjoub Boufounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.2335-2350. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3649148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sliding Mode Control of Modular Multilevel Converters Considering Control Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.2757. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en18112757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: H∞ observer-based control for fuzzy Hadamard fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rhaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ben Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (5), pp.247. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-025-03193-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUM-OF-SQUARES APPROACH FOR MODELING AND CONTROL OF HAIL POWER SYSTEM WITH TIME DELAY AND CONFORMABLE FRACTIONAL-ORDER DERIVATIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kahouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Albadran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ben Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218348X25400870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cr-doped TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films for highly effective NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouktif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naser Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Dimassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100 (9), pp.095903. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/adfbaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential stabilization of quasi-one-sided Lipschitz systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kahouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia El Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (11), pp.26680-26696. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/math.20251173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ observer-based control for fuzzy Hadamard fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rhaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaad Mchiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ben Makhlouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (4), pp.194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40314-025-03162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real‐Time Sliding Mode Control Using Space Vector Modulation for Six‐to‐Three‐Phase Indirect Matrix Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Salomon Dagbédji Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/pel2.70117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ Delay Filters Design for Linear Time-Varying Delay Systems in the Finite Frequency Domain: An Input-Output Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aiss Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulagh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Haiek Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hajjaji Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2025.3586786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipativity‐Based Model Reduction for Two‐Dimensional Periodic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Nafie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noreddine Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cth2.70066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gear Shifting and Vehicle Speed Optimization for Eco-Driving on Curved Roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.3176-3186. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3349096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two‐layer control strategy for fuel‐efficient connected vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/itr2.12609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Parameter-Varying Model Predictive Control for Intelligent Energy Management in Battery/Supercapacitor Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taghavipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3385861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LMI-Based Linear Quadratic Regulator (LQR) Control for Modular Multilevel Converters (MMCs) Considering Parameters Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.111888-111898. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3442090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Analysis of Six Phase Indirect Matrix Converter Based on Multi Phase Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy &amp; Power Quality Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.575 - 582. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/repqj21.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Adaptive Observer-Based Fault Tolerant Control for Time Delay Polynomial Fuzzy Systems Subject to Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukattaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-023-01458-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Time Adaptive SMC for UAV Trajectory Tracking Under Unknown Disturbances and Actuators Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara Alabazares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.66177-66193. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3291347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-8 model reduction of 2D discrete-time T-S fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.404-418. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2023.132514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinf Model Reduction of 2D Discrete.time T.S Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.1. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAACS.2023.10054899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile observer-based quantized control for a class of one-sided Lipschitz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (34), pp.138-143. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Dynamic Output-feedback Controllers for Positive Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (8), pp.2554-2568. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-020-0937-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Dynamic Output-feedback Controllers for Positive Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2554 - 2568. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-020-0937-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-saturation Finite Time Adaptive Altitude Quadrotor Control Under Unknown Disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (22), pp.287-292. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized asynchronous extended dissipative observer-based sliding mode control for Markovian jump TS fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El-Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 359 (17), pp.9636-9665. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.09.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results on H∞ Filtering Continuous-Time Systems based on Singular Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (34), pp.150-155. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Polynomial Observer-Based Fault-Tolerant Controller for Polynomial Systems with State Delay: A Sum of Squares Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-021-01946-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full and reduced‐order H ∞ filtering of Takagi–Sugeno fuzzy time‐varying delay systems: Input–output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity model reduction of discrete-time 2D T-S fuzzy systems in finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling, Identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMIC.2021.119032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation and fault‐tolerant tracking control for uncertain Takagi–Sugeno fuzzy systems: Application to single link manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input–output stability and stabilisation conditions for discrete-time delayed fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2021.1895357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault Estimation and Fault Tolerant Control for Polynomial Systems: Application to Electronic and Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (13), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/6342604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Stabilization Conditions for Interconnected Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Tiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Mesquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-020-01609-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based controller for positive polynomial systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.278-291. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust over finite frequency ranges H&amp;lt;SUB align=&amp;quot;right&amp;quot;&amp;gt;∞ model reduction for uncertain 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of System of Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSSE.2020.109140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust l 2 − l ∞ dynamic output feedback control design for uncertain discrete‐time switched systems with random time‐varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (8), pp.1035-1058. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault tolerant control based on adaptive observer for Takagi-Sugeno fuzzy systems with sensor and actuator faults: Application to single-link manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (12), pp.2308-2323. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142331220909996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved finite frequency &amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;SUB align=&amp;quot;right&amp;quot;&amp;gt;∞ filtering for Takagi-Sugeno fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSCC.2020.105391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of bacteria and volatile organic compounds on Cu2O-NPs decorated TiO2 nanotubes: Competition effect and kinetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouzaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Trablesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhlouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 400, pp.112722. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Robust H∞ Controller Synthesis with Derivatives of Membership Functions for T-S Fuzzy Systems with Time-varying Delay: Input-output Stability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (7), pp.1872-1884. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-018-0802-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Robust Sensorless Control of Direct-Drive PMSG Wind Turbine Feeding a Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabhi Abdelhamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouggar Smail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Elhafyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.12797-12802. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Robust H-infinity Control for Uncertain Discrete-time T-S Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Karama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (2), pp.6268-6273. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer-based H∞ FTC for T-S fuzzy systems. Application to cart motion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 357 (17), pp.12062-12084. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dissipative observer-based control design for discrete-time switched systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (18), pp.3026-3039. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle longitudinal force estimation using adaptive neural network nonlinear observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Boufadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (4), pp.205. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2019.103593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ guaranteed cost control for discrete-time switched singular systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (1), pp.119-140. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer‐based controller for positive polynomial systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.278 - 291. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to robust observer-based control of one-sided Lipschitz non-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Haiek Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Aiss Hicham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmamed Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Houssaine Tissir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2018.5389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Control Design for Switching Fuzzy Large-Scale T-S Systems by Switched Lyapunov Function with H Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), pp.1104-1116. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-019-00623-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU-Admissibility with static output feedback for uncertain descriptor T–S systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (10), pp.2030-2041. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2019.1646348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer based Fault Tolerant Tracking Control for T–S uncertain systems subject to sensor and actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Controller for the Diesel Engine Air Path with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (10), pp.2541-2549. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-018-0300-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite frequency H ∞ filter design for T-S fuzzy systems: New approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.191 - 199. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial adhesion and inactivation on Ag decorated TiO-nanotubes under visible light Effect of the nanotubes geometry on the photocatalytic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a A Assadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bessais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenous polynomial H ∞ filtering for uncertain discrete-time systems: A descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (2), pp.378 - 389. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ model reduction for T-S fuzzy systems over finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantized H-infinity filtering for state-delayed systems with finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (8), pp.1191-1205. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis and Memory Control Design of Polynomial Fuzzy Systems with Time Delay via Polynomial Lyapunov-Krasovskii Functional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.2011-2020. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-017-0617-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive sliding mode control for fuzzy singular systems with time delay and input nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.464 - 479. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ filter design for discrete time-varying delay systems: three-term approximation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.254 - 262. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Polynomial Lyapunov Functional Approach to Observer-Based Control for Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (4, SI), pp.1057-1068. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-017-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fuzzy Observer-Based Fault-Tolerant Control for Takagi–Sugeno Descriptor Nonlinear Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (4), pp.1542 - 1561. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-017-0624-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to delay-dependent robust stability and stabilisation of delta operator systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafsaa Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.786 - 792. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-cta.2017.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer and Fault Tolerant Control for Takagi-Sugeno Descriptor Nonlinear Systems with Sensor and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.972-982. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-017-0546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust analysis approach for a class of uncertain BPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (SI), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An input–output approach to H ∞ reduced filter design for polytopic time-varying delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2018.1543474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Phase Modular Drive System: A Case Study in Electrical Aircraft Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Onambele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moataz Elsied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en11010005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2 - L reduced-order filter design for T-S fuzzy stochastic discrete systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (10), pp.2061-2072. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2018.1483540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability and stabilization criteria for uncertain discrete-time switched TS fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 275, pp.687 - 696. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2017.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of three types of controllers for DFIG in wind energy conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boubzizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection and Control of Modern Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41601-018-0096-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions of Stabilization of Positive Continuous Takagi–Sugeno Fuzzy Systems with Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-017-0444-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H-infinity filtering for 2D continuous systems with finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.43-57. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1391960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Continuous-Time Fractional Positive T–S Fuzzy Systems by Using a Lyapunov Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (10), pp.3944 - 3957. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00034-017-0507-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved results on observer-based control for discrete-time fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.H. Tissir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (12), pp.2544 - 2553. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1324067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSH transformation and its application to stability analysis for linear discrete time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Franklin Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 354 (4), pp.1945 - 1956. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfranklin.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust stabilization method for a saturated LPV system : application to the lateral dynamics of vehicles. * *This work was supported by the Conseil Regional de Picardie and the FEDER within the framework of the project SYSCOVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.3732 - 3737. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DR -Admissibility With Static Output Feedback For Uncertain Descriptor Fuzzy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.15488 - 15493. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Control of a Li-ion Battery Charger for More Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.9412 - 9418. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local stabilization of Polynomial Fuzzy Model with time delay: SOS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (1), pp.385 - 393. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12555-014-0575-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Fault Detection in Photovoltaic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Tina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.914-923. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ filter design for linear time-invariant systems with polytopic uncertainties in finite frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.520 - 540. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.2268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of polynomial fuzzy observer–controller for nonlinear systems with state delay: sum of squares approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (9), pp.1954 - 1965. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1299813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a coupled inductor controlled by fuzzy logic to improve the efficiency of a Buck converter in a PV system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Abouchabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Haddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.00001. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20172200001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Determination of Solar Cell Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hassan Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (11), pp.6535-6543. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-017-5697-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Polynomial Lyapunov Functional Approach to Observer-Based Control for Polynomial Fuzzy Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.1057 - 1068. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40815-017-0425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity filter design for nonlinear systems with quantised measurements in finite frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (5), pp.1048-1059. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2016.1236421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability and H ∞ performance criteria for linear systems with interval time-varying delays via three terms approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (16), pp.3450 - 3458. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2017.1384963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient H ∞ sliding mode control for discrete-time descriptor fuzzy systems with multiple time delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (2), pp.288 - 301. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207721.2016.1179818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Sliding Mode Control for Turbocharged Diesel Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (1), pp.011009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing conservativeness of stabilization conditions for switched TS fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193, pp.51--57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Stabilization of Polynomial Fuzzy Systems with Time Delay: New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits, Systems, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation matrix based robust stability and stabilization for uncertain discrete-time switched TS fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 214, pp.527 - 534. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-matrix based robust stability and stabilization for uncertain discrete-time switched TS fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Time Delay Polynomial Fuzzy Model Subject to Actuator Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Model-Free Control Applied to a Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84 (1-4), pp.37-52. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0351-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based State Feedback Control for Vehicle Chassis Stability in Critical Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (2), pp.636--643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient H∞ sliding mode control for discrete-time descriptor fuzzy systems with multiple time delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1--14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Management Strategy Based on Weather Prediction for Hybrid Stand-alone System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.330--340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Output Feedback Control for a Micro Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haleh Soleimanzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.350--359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant saturated control for T―S fuzzy discrete-time systems with delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Oubah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18, pp.60--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized networked control system design using (TS) fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kchaou Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management for an Autonomous Renewable Energy System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.299--309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Wind Conversion System Used in Autonomous System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.482--491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control for a diesel engine: A \uppercaseCLF-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.821--835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Position Control Using Cascaded Adaptive Integral Backstepping Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Drak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.565.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Dynamical Feedback Control of a Vehicle Diesel Engine with \uppercaseEGR & \uppercaseVGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced control approach for \uppercaseDC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.404--412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust $H_{\infty }$ Reliable Control for Uncertain T–S Fuzzy Systems With State Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (6), pp.1027-1040. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TFUZZ.2010.2053209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of controlled positive discrete‐time T‐S fuzzy systems by state feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (12), pp.1091-1106. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.1185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer-based fault-tolerant control for vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oudghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (3/4), pp.173. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVD.2008.022575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Observer-based robust fuzzy control of nonlinear systems with parametric uncertainties”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (9), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fss.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy path tracking control for automatic steering of vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bentalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (4), pp.203-213. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-8890(03)00003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and nonlinear control of magnetic levitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (4), pp.831-838. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/41.937416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (171)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fuzzy sampled event-triggered control for enhancing vehicle stability and maneuverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel robust fuzzy sampled adaptive event-triggered control for enhancing vehicle stability and maneuverability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kchaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.862-867, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC65951.2025.11186864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Dynamic Programming and Regression Approach for Fuel-Efficient Eco-Driving Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Nonlinear Polynomial Fuzzy Systems Based on Dynamic-Event-Triggered Output Feedback Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Smida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Tangier, Morocco. pp.399-404, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Vector Modulation Techniques Comparison for Capacitor Voltage Balancing of Five-Level Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed EL HAJJAJI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE PES/IAS PowerAfrica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE PES/IAS PAC, Oct 2024, Johannesburg, South Africa. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PowerAfrica61624.2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Yaw Moment Fault Tolerant Tracking Control for Lateral Vehicle Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 18th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.639-644, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Six-to-Three-Phase Indirect Matrix Converter and Performance Evaluation Using Linear Quadratic Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S. Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El-Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IECON, Nov 2024, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Six-To-Three-Phase Indirect Matrix Converter and Performance Evaluation Using Linear Quadratic Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON55916.2024.10905417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled-Data Control for Continuous-Time Singular Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss El-Jimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Automation/XXVI Congress of the Chilean Association of Automatic Control (ICA-ACCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Santiago, Chile. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICA-ACCA62622.2024.10766454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling of a Six-To-Three-Phase Indirect Matrix Converter and Performance Evaluation Using Linear Quadratic Regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S. Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON'24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE IECON, Nov 2024, Chicago, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Multilevel Converter Current Regulation Using Linear Matrix Inequality (LMI) Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed EL HAJJAJI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Power Electronics &amp; Drives: Systems and Technologies Conference, Tehran, Iran, 30 Jan.-1 Feb. 2024 PN1074 ©2024 PEDSTC.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tehran, Jan 2024, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande d'un convoi de véhicules par l'approche multi-agents avec leader actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Integral Sliding Mode Control for Constrained Quadrotor Trajectory Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara-Alabazares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, France. pp.612-617, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Quality Analysis of Six Phase Indirect Matrix Converter Based on Multi Phase Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21thInternational Conference on Renewable Energies and Power Quality (ICREPQ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. pp.575-582, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/REPQJ21.403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Current Control Strategies for Modular Multilevel Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Sheikhi Jouybary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Leader-Following Robust Control for Uncertain Linear Multi-Agent Systems with Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.524-529, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed fault estimation conditions for fuzzy systems subject to time varying actuator and sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Control and Voltage Balancing Strategies for a Five-Level T-Type Inverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Controller Design of Battery/SC Electric Vehicles for Real-time Energy Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Taghavipour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 97th Vehicular Technology Conference (VTC2023-Spring)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2023-Spring57618.2023.10199413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Based Tracking Control for Diesel Engine Air Path Subject to Inputs Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.743-747, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Fuzzy Static Output Feedback $H_{\infty}$ Control for Diesel Engine Air-Path : Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ52849.2023.10309784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of the Space Vector Modulation for a Hexaphase Indirect Matrix Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 25th European Conference on Power Electronics and Applications (EPE'23 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aalborg, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de contrôle de puissance et d'équilibrage de tension d'un onduleur multi niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023), 5 - 7 JUILLET 2023, LILLE, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille - L2EP, Jul 2023, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based state feedback air path control for a turbocharged diesel engine with EGR and VGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.428-433, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Grid Connected T-Type Multilevel Inverters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Acadine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21thInternational Conference on Renewable Energies and Power Quality (ICREPQ’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Madrid, Spain. pp.583-588, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24084/REPQJ21.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaçage d'un générateur synchrone haute performance au réseau de distribution par convertisseur matriciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabi S. Sanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023), 5 - 7 JUILLET 2023, LILLE, FRANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille - L2EP, Jul 2023, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H ∞ Observer-Based Control Synthesis for a Class of One-Sided Lipschitz Uncertain Systems with Quantized-Input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 11th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Sousse, Tunisia. pp.433-439, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC58660.2023.10449782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Event-Triggered Scheme For Output Feedback Control Design of Nonlinear Systems With Actuator Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Incheon, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ52849.2023.10309725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event triggered control based on interval observer for discrete-time linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Energy Efficiency of Two-Layer Control Approach for Connected Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 25th International Conference on Intelligent Transportation Systems (ITSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Macau, China. pp.2824-2829, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC55140.2022.9921785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descriptor formulation for a robust static output feedback H-infinity control for polytopic discrete-time system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Haiek Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoulagh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina A. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hmamed Abdelaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 8TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES (CODIT'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey. pp.785-790, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CODIT55151.2022.9803945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results on H∞ Filtering Continuous-Time Systems based on Singular Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Systems Structure and Control (SSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.150-155, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile observer-based quantized control for a class of one-sided Lipschitz systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine El Haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Systems Structure and Control (SSSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montreal, Canada. pp.138-143, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-optimal control for eco-driving on curved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aachen, Germany. pp.1584-1590, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV51971.2022.9827176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust finite-frequency H-infinity model reduction for uncertain 2D discrete systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.158-163, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Static Output Feedback $H_{\infty}$ Control Design of a Urea-Selective Catalytic Reduction Aftertreatment system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.289-293, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude and Attitude Quadrotor Control based on Adaptive Sliding Mode Controller with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 30TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.456-461, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of the Lithium-ion Battery RC Equivalent Circuit Model Using EPA Drive Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 13TH POWER ELECTRONICS, DRIVE SYSTEMS, AND TECHNOLOGIES CONFERENCE (PEDSTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Tehran, Iran. pp.393-397, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PEDSTC53976.2022.9767430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-frequency static output feedback H ∞ control for Diesel engine air path system with turbocharger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Djadane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Australian &amp; New Zealand Control Conference (ANZCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gold Coast, Australia. pp.40-45, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC56036.2022.9966960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy output feedback controller synthesis for saturated vehicle System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AMERICAN CONTROL CONFERENCE (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Visio, United States. pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sliding Mode Controller for Attitude Quadrotor Based on Finite-Time Differentiator with Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khelil Sidi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjiba Terki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.32-37, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Control Synthesis for Positive Polynomial Fuzzy Systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.19-23, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Buck Converter Polynomial Tracking Control Design With Saturation Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.2800-2805, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sufficient conditions on the Energy to Peak Filter Design for Continuous-time Polytopic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE CHILEAN Conference on Electrical, Electronics Engineering, Information and Communication Technologies (CHILECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Valparaíso, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CHILECON54041.2021.9703016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ℒ 2 -Stabilization of anti-windup compensators subject to actuator saturation and disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Australian &amp; New Zealand Control Conference (ANZCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gold Coast, France. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC53563.2021.9628238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polynomial Observers For Positive Polynomial Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, France. pp.1314-1321, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boost-in-the-Loop for Real-Time Evaluation of Wind Turbines Based on PMSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H. Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-DC Buck Converter Polynomial Tracking Control Design With Saturation Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, France. pp.2800-2805, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy state and output feedback controller synthesis for saturated vehicle System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (IEEE-ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE CSS, May 2021, New Orleans,Louisiana(USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further Results of Robust Observer-Based Control Synthesis for Saturated Linear Parameter Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Australian &amp; New Zealand Control Conference (ANZCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gold Coast, France. pp.173-178, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANZCC53563.2021.9628278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-frequency filter design in fuzzy two-dimensional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.159-164, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery Cell Dynamic Modeling Using the RC Equivalent Circuit for RTDS Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Feedback Control Synthesis for Positive Polynomial Fuzzy Systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.19 - 23, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icsc50472.2021.9666722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Polynomial Observers For Positive Polynomial Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.1314 - 1321, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ssd52085.2021.9429314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boost-in-the-Loop for Real-time Evaluation of Wind Turbines Based on PMSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meysam Yousefzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davood Arab Khaburi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Power Electronics and Applications (EPE'21 ECCE Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admissibility Analysis of Descriptor Delay Systems: Transformation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 60th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Austin, France. pp.4738-4742, </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Design for Interval Type-2 Takagi-Sugeno Singular Systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Estimation and Sliding Mode Control for Non-Linear Singular Systems with Time-Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust output feedback input constrained design for a class of LPV systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.284-291, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Robust H_infty Control for Uncertain Discrete-Time T-S Fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bentaleb Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Karama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and Stabilizability of TS-Based Interconnected Non Linear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhail Tiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Mesquine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle-Frequency Limited Model Reduction Techniques for T-S fuzzy discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 THIRD INTERNATIONAL CONFERENCE ON INTELLIGENT COMPUTING IN DATA SCIENCES (ICDS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static output feedback stabilization for 2D fuzzy Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, France. pp.83-87, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy observer-based control for Quadruple-Tank system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghali Naami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 12TH ASIAN CONTROL CONFERENCE (ASCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.307-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS' 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States. pp.413-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Stabilization conditions for Takagi-Sugeno systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lazhar Wardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 16TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.113-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault-Diagnosis and Fault-Tolerant-Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, France. pp.413-420, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust finite frequency H-infinity model reduction for uncertain 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58TH CONFERENCE ON DECISION AND CONTROL (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5629-5634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust TS-Fuzzy Observer-Based Control for Quadruple-Tank System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L. Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Naami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Asian Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kitakyushu, Japan. pp.307--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Approach for H-infinity model reduction of 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 27TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, Israel. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxed Stability and Stabilization Conditions for Linear Parameter Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYSTEMS, AUTOMATION, AND CONTROL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Leipzig, Germany. pp.197-209, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110591729-011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Observer for Interval Positive Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite frequency approach for H-infinity model reduction of T-S fuzzy discrete-time systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakech, Morocco. pp.471-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite frequency state feedback controller design for T-S fuzzy continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New Orleans, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2019.8858798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent stabilization of positive continuous-time Takagi-Sugeno fuzzy systems: An LP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Ouladsine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, France. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Approach for H∞ model reduction of 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 27th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Akko, France. pp.177-182, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2019.8798569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust finite frequency H ∞ model reduction for uncertain 2D continuous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5629-5634, </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive proportional integral observer for faults estimation: Application to Bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sousse, Tunisia. pp.269-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Management of Microgrid Using Sliding Mode and Fuzzy Logic Control Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ernst Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lisbon, France. pp.6587-6594, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2019.8926615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Output Feedback Control Design for Nonlinear Switched Singular Systems with Time Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.611-616, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial Observer for Interval Positive Polynomial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Tadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Systems and Control (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, France. pp.129-134, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC47195.2019.8950511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary Gear Tooth Fault Detection using Stator Current Space Vector Analysis in Induction Machine-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hoseintabar Marzebali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 23rd International Conference on Mechatronics Technology (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, SALERNO, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMECT.2019.8932157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Observer Design of One-Sided Lipschitz Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El haiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (IEEE ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator faults estimation for T-S fuzzy systems subject to disturbances and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS AND DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.127-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity model reduction for two-dimensional discrete systems in finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.885-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sideslip angle estimation of ground vehicles in a finite frequency domain through H-infinity approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.735-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency Filter Design for T-S Fuzzy Continuous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI- IEEE FUZZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rie De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Observer-based Robust H-infinity Fault-Tolerant Control for Takagi-Sugeno descriptor systems with time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust observer–based control for TS Fuzzy models Application to vehicle lateral dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Long Bui Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mediterranean Conference on Control and Automation (IEEE MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H_/H-infinity fault detection Proportional Integral observer for uncertain T-S fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Control of Standalone Wind Powered Water Pumping System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zouggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-Partitioning Approach to State and Sensor/Actuator Fault Estimation for T-S Fuzzy Systems with Time-Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI- IEEE FUZZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Observer-based Robust H1 Fault-Tolerant Control for Takagi-Sugeno descriptor systems with time-delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Mediterranean Conference on Control and Automation (IEEE MED'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-Dependent Control Design for Discrete-Time Switched Singular Systems with Time Varying Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference (IEEE ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on H-infinity Filtering Design for Continuous Time-Systems With Time-Varying Delay Systems: Three Term Approximation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.313-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sideslip angle estimation of ground vehicles in a finite frequency domain through Hinfinity approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th Mediterranean Conference on Control and Automation, MED 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust H-infinity filter for uncertain continuous-time systems with finite frequency ranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.807-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode-dependent control design for discrete-time Switched Singular Systems with time varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El-Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.374-379, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8430807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI-fuzzy control of a bidirectional Dual Active Bridge converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2017.7963127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Lyapunov Level Set for Nonlinear Optimal Control. Application to Turbocharged Diesel Engine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jabeur Telmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CoDIT'17 - 4th IEEE International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent H-infinity controller design for discrete Switched system: an average dwell time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.444-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive observer design for fast fault estimation for nonlinear T-S fuzzy systems using descriptor approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 6TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC' 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H_/H-infinity observer design for nonlinear T-S fuzzy systems subject to sensor and actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Bouattour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.296-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Frequency H-infinity Filtering for Discrete-Time Uncertain Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boumhidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.580-585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-2 - H-infinity Static Output feedback control for Vehicle Chassis Stability with input saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.455-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ filter design for discrete time systems with time varying delay and quantized measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, France. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2017.7963844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for a class of polynomial systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.402-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent H ∞ controller design for discrete Switched system: An average dwell time approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia. pp.444-449, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2017.8314927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control for a class of polynomial systems with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 18TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Fuzzy Sliding-Mode Control For a Class of MIMO Underactuated Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 6TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC' 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.243-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-2 - L-infinity Filtering For a Class T-S Fuzzy Discrete Systems Under Stochastic Perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14TH INTERNATIONAL MULTI-CONFERENCE ON SYSTEMS, SIGNALS &amp; DEVICES (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marrakech, Morocco. pp.268-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞filtering for discrete time systems with intermittent measurements and finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 56th Annual Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, France. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity filtering for discrete time systems with intermittent measurements and finite frequency specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 56TH ANNUAL CONFERENCE ON DECISION AND CONTROL (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of A Doubly-Fed Induction Generator for Wind Energy Conversion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boubzizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2017 - 43RD ANNUAL CONFERENCE OF THE IEEE INDUSTRIAL ELECTRONICS SOCIETY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.8773-8778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity filter design for discrete time systems with time varying delay and quantized measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 AMERICAN CONTROL CONFERENCE (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States. pp.5708-5713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach of Stability Analysis for Polynomial Fuzzy Model with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for ramp-type actuator fault using intelligent-output-estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, France. pp.27-32, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to H-infinity Filtering for Uncertain Discrete-Time Linear Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 AMERICAN CONTROL CONFERENCE (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, United States. pp.3638-3643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of neutral time varying delay systems: A delay partitioning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-To-Peak Performance of Motorcycle Lateral Dynamic Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Ghorbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elhajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.49-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach of Stability Analysis for Polynomial Fuzzy Model with Time Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Iben Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp.735-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to H-infinity Filtering for Fuzzy Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE SECOND INTERNATIONAL AFRO-EUROPEAN CONFERENCE FOR INDUSTRIAL ADVANCEMENT (AECIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Villejuif, France. pp.537-549, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29504-6\_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved L-2 - L-infinity filter design for polytopic time-delay systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Zoulagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-infinity Filtering of T-S Fuzzy Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim El-Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bensalem Boukili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 5TH INTERNATIONAL CONFERENCE ON SYSTEMS AND CONTROL (ICSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Marrakech, Morocco. pp.306-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of interconnected T-S fuzzy systems using LMIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila El Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL CONFERENCE ON FUZZY SYSTEMS (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.1154-1158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control approach for a Diesel Engine: AMESim validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Larguech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessattar Chaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp.514-519, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic stability of discrete-time switched TS fuzzy systems with multiple delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Kermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17TH INTERNATIONAL CONFERENCE ON SCIENCES AND TECHNIQUES OF AUTOMATIC CONTROL AND COMPUTER ENGINEERING (STA'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia. pp.729-734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis and fault tolerant control using intelligent-output-estimator applied on quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDD and FTC for Ramp-type Actuator Fault using intelligent-Output-Estimator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 3RD CONFERENCE ON CONTROL AND FAULT-TOLERANT SYSTEMS (SYSTOL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Average dwell-time approach to H-infinity control of time-varying delay switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Regaieg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Gassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sousse, Tunisia. pp.741-746, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2016.7952081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Fault Diagnosis and Fault Tolerant Control using intelligent-Output-Estimator Applied on Quadrotor UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Al Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Noma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 INTERNATIONAL CONFERENCE ON UNMANNED AIRCRAFT SYSTEMS (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, United States. pp.1117-1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust output feedback control technique for improving vehicle lateral dynamic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marrakech, Morocco, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gershgorin's theorem based stabilization for uncertain discrete-time switched Takagi - Sugeno fuzzy systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jaballi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 4TH INTERNATIONAL CONFERENCE ON CONTROL ENGINEERING &amp; INFORMATION TECHNOLOGY (CEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of adaptive input-output linearization & fuzzy sliding-mode control for induction motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Boubzizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafedh Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, France. pp.746-751, </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of linear systems with time varying delay: An input output approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hmamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Aiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Osaka, Japan, Japan. pp.1756--1761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sum of squares based nonlinear control design. Application to biodiesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisie, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Lithium-ion battery and SOC estimation using simple and extended discrete Kalman Filters for Aircraft energy management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ernst Bester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan, Japan. pp.002433--002438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control for discrete-time uncertain descriptor systems with time-varying delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Osaka, Japan, Japan. pp.4740--4745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power management strategy for renewable hybrid stand-alone power system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sousse, Tunisie, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a bidirectional dual active bridge converter for charge and discharge of a Li-Ion Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Mpanda Mabwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IECON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Yokohama, Japan, Japan. pp.000849--000856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control with parameter uncertainties for vehicle chassis stability in critical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Osaka, Japan, Japan. pp.209--214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Control of Takagi-Sugeno Uncertain Model of Buck Converter by Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rkia Oubah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Casablanca, Morocco, Macau SAR China. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Control \uppercaseLyapunov function using \uppercaseSum-\uppercaseOf-\uppercaseSquares technic : application to turbocharged diesel engine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nice, Antibes, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based control design for diesel engines via LMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference, ECC'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust control algorithm for a wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cardiff, Wales, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H∞ - based fault diagnosis for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zemouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unknown Input Estimation for Diesel Engine Based on Takagi-Sugeno Fuzzy Descriptor Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Portland, OR, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uppercaseSum-\uppercaseOf-\uppercaseSquares Based Nonlinear Control Design for Diesel Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olena Kuzmych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Palermo, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy robust tracking control with pole placement for a Turbocharged diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1417--1422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uppercaseMPPT for photovoltaic conversion systems using genetic algorithm and robust control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Washington, USA, United States. pp.6595--6600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control approach for photovoltaic conversion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ouarzazate, Morocco, Morocco. pp.123--129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">uppercaseTS implementation of an \uppercaseMPPT algorithm for photovoltaic conversion system using poles placement and \uppercaseH∞ performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Algiers, Algeria, Algeria. pp.1116--1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable energy management algorithm for stand-alone system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menad Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dafarivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain, Spain. pp.621--626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air path control of a Turbocharged diesel engine: Fuzzy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Algiers, Algeria, Algeria. pp.401--407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composed adaptive control of a bio-diesel engine with \uppercaseEGR & \uppercaseVGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Algiers, Algeria, Algeria. pp.378--382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a NeSSI Microsensor, based on Ultrasonic Doppler Echography, for Particle Size Measurement and Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Mokbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburgh Conference on Analytical Chemistry and Applied Spectroscopy (PITTCON 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en réseau de la dynamique latérale du véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback design air-path control on a diesel engine based on \uppercaseTakagi-\uppercaseSugeno Fuzzy descriptor systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Aguilera-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crete, Greece, Greece. pp.1544--1549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-dependent robust stability and stabilization of uncertain fuzzy descriptor systems with time delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kchaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montr?l, Canada, Canada. pp.5228--5233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a turbocharged diesel engine with \uppercaseEGR system using Takagi-Sugeno's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In? Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouhab Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelona, Spain, Spain. pp.960--965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a turbocharged diesel engine with EGR system using Takagi-Sugeno's approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control &amp; Automation (MED), 2012 20th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.960-965, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line control strategy for instantaneous power management of hybrid power system based on dynamic fuzzy logic controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salem Zerkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Singapore, Asia, Singapore. pp.1130--1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different linearization control techniques for a quadrotor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belkheiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pegard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications, Computing and Control Applications (CCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCCA.2012.6417914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the air path dynamic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Modeling of Triple layers Amorphous Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Davarifar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Sousse, Tunisia, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static Output Tracking Control of a Class of Uncertain Nonlinear Discrete-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy, Italy. pp.10934--10939</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two loop based dynamical feedback stabilization control of a diesel engine with EGR & VGT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Orlando, United States. pp.1596-1601, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ideal average model and observer design of multi-inputs boost Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Perugia, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid adaptive control used in diesel engine speed regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Corfu, Greece, Greece. pp.736--741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust output tracking control of \uppercaseTS fuzzy systems and its application to \uppercaseDC-DC converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Nachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Milano, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Contac Forces and Tire Road Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M'Sirdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2007 Mediterranean Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 19 - Battery characterization, life cycle, and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Rezaei Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Hedayati Kia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadreza Zolghadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muhammad H. Rashid (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Power Electronics in Autonomous and Electric Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.323-335, 2024, 978-0-323-99545-0. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-99545-0.00001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River Project, An Innovative Way to Reduce Pollution on Riverboats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Mobasheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Barnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of PIANC Smart Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 264, Springer Nature Singapore, pp.906-915, 2023, Lecture Notes in Civil Engineering, 978-981-19-6138-0. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-19-6138-0_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GRNN Based Algorithm for Output Power Prediction of a PV Panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kerbouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rabhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hatti, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE IN RENEWABLE ENERGETIC SYSTEMS: SMART SUSTAINABLE ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, pp.291-298, 2018, Lecture Notes in Networks and Systems, 978-3-319-73192-6; 978-3-319-73191-9. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73192-6\_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to H∞ Filtering for Fuzzy Systems in Finite Frequency Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doha El Hellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ceschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Afro-European Conference for Industrial Advancement AECIA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.537--549, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Takagi‒Sugeno Fuzzy Systems : Delay and Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benzaouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hajjaji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId709"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0400961"/>
+    <w:nsid w:val="0E60D56F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hajjaji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-9890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094305072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNP-9383-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafiea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El-Amrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Chaibi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensalem Boukili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2026.2616353" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490913v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Aiboudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Rizki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Jebbor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahjoub Boufounas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3649148" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Sheikhi Jouybary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mpanda Mabwe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112757" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhaima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Gassara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mchiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ben Makhlouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-025-03193-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kahouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Albadran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X25400870" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouktif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rashid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dimassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/adfbaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05374466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20251173" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-025-03162-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Salomon Dagb&#233;dji Sanni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aiss Hicham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulagh Taha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haiek Badreddine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Barbosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hajjaji Ahmed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3586786" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.70066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Karama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3349096" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04542677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Rezaei Larijani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolghadri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Taghavipour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3385861" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700298v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3442090" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi S Sanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mpanda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj21.403" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukattaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-023-01458-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Terki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3291347" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Amrani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boumhidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.132514" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.10054899" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054967v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haiek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Zoulagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina. Barbosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.321" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Iben Ammar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0937-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Hajjaji" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.055" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Terki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054962v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hmamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.323" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Messaoudi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Makni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-021-01946-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175273v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Aiss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2021.119032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouattour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3231" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1895357" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messaoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6342604" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Tiko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Mesquine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-020-01609-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tadeo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2542" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSE.2020.109140" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923283v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220909996" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.105391" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajjaji" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzaza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trablesi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makhlouf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112722" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0802-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633178v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaouia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaji" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1742" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabhi Abdelhamid" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouggar Smail" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Elhafyani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1942" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kharrat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.06.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5822" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufadene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkheiri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2019.103593" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175287v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2470" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923301v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmamed Abdelaziz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Tissir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5389" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Younsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00623-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025505v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1646348" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506550v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.11.022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W790L7S9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Larguech" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Aloui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Chaari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0300-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790362v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha El Hellani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ceschi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.08.022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834011v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elabidi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Trabelsi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Assadi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bessais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zoulagh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El&#160;haiek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmamed" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2848" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2422" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633219v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Hellani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceschi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2896" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633220v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0617-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2854" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790363v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0325" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0425-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-017-0624-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609194v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1543474" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790366v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsaa Rachid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0546-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790368v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Onambele" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Elsied" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11010005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633234v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1483540" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaballi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.09.017" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boubzizi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41601-018-0096-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790353v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0444-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Hmamed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1391960" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-017-0507-8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Haiek" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Tissir" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1324067" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790390v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.12.020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.571" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790372v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Regaieg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2115" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790374v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Talbi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1455" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790392v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0575-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146207v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Ali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.254" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2268" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790379v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1299813" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686957v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abouchabana" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Haddadi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Haddad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5697-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532758v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634606v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1236421" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790369v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aiss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1384963" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790388v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1179818" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337149v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Al Younes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Drak" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0351-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337155v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337151v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790408v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.031" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRFLV68-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337154v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337150v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337157v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dahmani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491360v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337156v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310600v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Dahmane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Oubah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240086v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou Mourad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310601v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310609v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310608v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kuzmych" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Aitouche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598035v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.565.98" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310606v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310613v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nachidi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491352v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2010.2053209" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491355v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1185" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z098J1LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491347v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022575" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491344v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.09.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3B1KX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491334v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentalba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(03)00003-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-365DM9QC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491326v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouladsine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/41.937416" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421128v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Djadane" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makni" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073453" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05317533v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186864" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213783v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073479" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423113v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Smida" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073268" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814654v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Acadine" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed EL HAJJAJI" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerAfrica61624.2024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882209v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821615" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi S. Sanni" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El-Jimi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICA-ACCA62622.2024.10766454" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012321v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Sanni" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905417" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948700v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814720v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045689v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363874v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185682" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582546v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/REPQJ21.403" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363867v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264478" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520434v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449701" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202719v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185670" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363861v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264550" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281586v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199413" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317442v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264252" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506519v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449875" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363872v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309784" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559316v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Acadine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202713v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185863" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582535v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/REPQJ21.404" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559345v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520457v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449782" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363869v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309725" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011911v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Abderrahim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Messaoud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993931" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011957v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921785" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778927v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina A. Barbosa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803945" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969664v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969648v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833276v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827176" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833277v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837190" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958689v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993888" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833283v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837256" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799819v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC53976.2022.9767430" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011674v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC56036.2022.9966960" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633177v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Bui Tuan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576587v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666613" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576590v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iben Ammar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666722" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532437v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683769" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576572v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHILECON54041.2021.9703016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576584v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC53563.2021.9628238" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576627v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429314" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698668v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousefzadeh" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arab Khaburi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576568v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183176v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Long Bui Tuan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576576v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bui Tuan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC53563.2021.9628278" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576600v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Amrani" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukili" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boumhidi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666692" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576602v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589552" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532776v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Messaoudi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iben Ammar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gassara" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjaji" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666722" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532808v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd52085.2021.9429314" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03419907v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576559v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682819" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925675v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1628" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925678v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2455" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024937v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183265" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925664v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925671v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633206v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923297v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950516" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633208v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Naami" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633202v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633200v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Abdelkrim" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazhar Wardi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598094v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798232" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698913v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Bui Tuan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naami" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633205v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633201v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591729-011" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532796v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633203v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumhidi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923304v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950527" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923296v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858798" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923303v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798569" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923284v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029526" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633207v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923299v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ernst Bester" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926615" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923287v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029948" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923305v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950511" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923300v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECT.2019.8932157" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790458v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633232v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633228v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633226v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790454v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633231v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790447v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633233v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633224v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzaouia" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabhi" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouggar" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790451v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790444v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790462v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633225v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosche" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802805v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633227v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03696243v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430807" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790387v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963127" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736888v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jabeur Telmoudi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609195v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634612v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634611v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634609v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berrada" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634610v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferjani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790386v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963844" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634603v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03696245v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314927" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532818v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634604v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Baklouti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634613v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790385v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264455" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634608v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634605v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634607v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532815v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598113v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739724" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634690v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634689v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634693v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ferjani" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghorbel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elhajjaji" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634687v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634691v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29504-6\_50" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634697v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634692v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634694v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Kermani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634688v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634696v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952085" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634685v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598122v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502557" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609196v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952081" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634686v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noma" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310598v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634695v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690916v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kharrat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505120" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337158v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310603v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337164v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337163v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310602v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337161v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337160v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337159v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310610v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001814v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310607v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059478v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981414" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310605v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310604v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310611v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In? Abidi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310618v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310617v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310615v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davarifar" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310620v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310612v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dafarivar" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310619v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967299v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajjaji" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Granier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240123v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310614v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310622v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310621v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802009v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abidi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265762" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310623v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Zerkaoui" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280243v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkheiri" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pegard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417914" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710120v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djemili" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310624v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310627v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310630v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160792" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310625v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310629v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310626v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966648v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Sirdi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04663156v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99545-0.00001-4" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508158v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Mobasheri" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barnett" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6138-0_80" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633230v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerbouche" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellit" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73192-6\_30" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337153v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ceschi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790414v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hajjaji" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9380-9890" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094305072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=G14GEuUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GNP-9383-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafiea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El-Amrani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Chaibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensalem Boukili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2026.2616353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Aiboudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Rizki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Chaibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Jebbor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mahjoub Boufounas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3649148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05094054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Sheikhi Jouybary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mpanda Mabwe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18112757" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rhaima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Gassara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Mchiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ben Makhlouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-025-03193-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kahouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Albadran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X25400870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouktif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rashid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dimassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/adfbaa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05374466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia El Amraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.20251173" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-025-03162-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Salomon Dagb&#233;dji Sanni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70117" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Aiss Hicham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulagh Taha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Haiek Badreddine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Barbosa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hajjaji Ahmed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2025.3586786" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.70066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Rabhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Karama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benzaouia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3349096" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.12609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04542677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Rezaei Larijani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Hedayati Kia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolghadri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Taghavipour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3385861" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3442090" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi S Sanni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Mpanda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/repqj21.403" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054911v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukattaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-023-01458-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelil Sidi Brahim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjiba Terki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara Alabazares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3291347" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Amrani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boumhidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.132514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.10054899" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haiek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Zoulagh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina. Barbosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.321" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Iben Ammar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaabane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0937-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04102181v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Terki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.048" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kchaou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Hajjaji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.09.055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hmamed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Messaoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Makni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-021-01946-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Aiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3225" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2021.119032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouattour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3231" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2021.1895357" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576617v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messaoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6342604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Tiko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Mesquine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-020-01609-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Tadeo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2542" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSE.2020.109140" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024945v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3122" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923283v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142331220909996" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.105391" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajjaji" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzaza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Trablesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makhlouf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112722" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0802-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Benzaouia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabhi Abdelhamid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouggar Smail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Elhafyani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaleb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaouia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1742" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024897v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Kharrat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.06.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5822" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Boufadene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Belkheiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2019.103593" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175287v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2470" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532767v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmamed Abdelaziz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine Tissir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5389" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila El Younsi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-019-00623-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1646348" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.11.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W790L7S9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Larguech" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Aloui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pages" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessattar Chaari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0300-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha El Hellani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ceschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.08.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elabidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Trabelsi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a A Assadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bessais" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.06.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zoulagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El&#160;haiek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmamed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2848" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790357v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2422" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633219v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Hellani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ceschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2896" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633220v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0617-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790365v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2854" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0325" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0425-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-017-0624-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsaa Rachid" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2017.0006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-017-0546-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.09.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178548v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1543474" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Onambele" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Elsied" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11010005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633234v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2018.1483540" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jaballi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sakly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2017.09.017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boubzizi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abid" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41601-018-0096-y" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790353v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-017-0444-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Hmamed" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1391960" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790371v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00034-017-0507-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790370v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Haiek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Tissir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1324067" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2016.12.020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790373v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.571" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790372v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Regaieg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Talbi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1455" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790392v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Siala" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-014-0575-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146207v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassan Ali" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Tina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.254" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790381v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2268" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790379v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaabane" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1299813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abouchabana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Haddadi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20172200001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Haddad" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-017-5697-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532758v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1236421" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aiss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1384963" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790388v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2016.1179818" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Al Younes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Drak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0351-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337155v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337152v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337151v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790408v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.06.031" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRFLV68-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491360v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337157v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dahmani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337156v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310600v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Dahmane" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310599v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haleh Soleimanzad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337162v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Oubah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240086v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrech" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou Mourad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310601v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310609v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kuzmych" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouhab Aitouche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598035v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.565.98" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Nachidi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491352v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2010.2053209" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1185" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z098J1LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491347v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2008.022575" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.09.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ3B1KX5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491334v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bentalba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(03)00003-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-365DM9QC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouladsine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/41.937416" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421128v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Djadane" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Makni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kchaou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073453" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05317533v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC65951.2025.11186864" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213783v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073479" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423113v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Smida" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073268" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814654v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Acadine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed EL HAJJAJI" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerAfrica61624.2024" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882209v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821615" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814767v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi S. Sanni" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012321v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Sanni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905417" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04813638v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss El-Jimi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICA-ACCA62622.2024.10766454" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948700v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814720v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045689v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363874v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara-Alabazares" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185682" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582546v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/REPQJ21.403" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363867v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264478" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520434v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449701" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185670" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363861v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264550" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281586v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2023-Spring57618.2023.10199413" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506519v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449875" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309784" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317442v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264252" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559316v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Acadine" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04202713v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185863" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582535v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24084/REPQJ21.404" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559345v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04520457v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC58660.2023.10449782" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363869v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309725" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011911v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Abderrahim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Messaoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993931" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011957v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC55140.2022.9921785" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03778927v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina A. Barbosa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CODIT55151.2022.9803945" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969664v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03969648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833276v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV51971.2022.9827176" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833277v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837190" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958689v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993888" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833283v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837256" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799819v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDSTC53976.2022.9767430" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011674v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC56036.2022.9966960" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633177v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Bui Tuan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576587v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666613" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576590v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iben Ammar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666722" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532437v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683769" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576572v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHILECON54041.2021.9703016" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576584v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC53563.2021.9628238" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576627v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429314" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698668v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousefzadeh" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Kia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arab Khaburi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576568v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183176v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Long Bui Tuan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576576v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bui Tuan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC53563.2021.9628278" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576600v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Amrani" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukili" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boumhidi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666692" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576602v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589552" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532776v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Messaoudi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Iben Ammar" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gassara" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Hajjaji" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsc50472.2021.9666722" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532808v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssd52085.2021.9429314" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03419907v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meysam Yousefzadeh" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576559v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682819" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925675v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1628" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925678v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2455" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024937v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183265" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925664v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925671v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633206v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923297v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950516" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633208v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Naami" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633202v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633200v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Abdelkrim" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lazhar Wardi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598094v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798232" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633204v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Bui Tuan" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naami" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633205v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633201v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110591729-011" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532796v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633203v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumhidi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923296v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858798" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923304v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950527" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923303v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798569" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923284v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029526" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633207v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923299v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ernst Bester" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926615" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923287v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029948" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923305v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950511" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923300v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hoseintabar Marzebali" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECT.2019.8932157" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790458v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633232v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633228v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633226v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790454v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633231v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790447v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633233v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633224v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzaouia" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabhi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zouggar" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790451v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790444v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790462v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633225v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosche" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802805v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633227v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03696243v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8430807" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790387v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963127" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736888v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jabeur Telmoudi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609195v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634612v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634611v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634609v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berrada" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634610v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferjani" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaidi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790386v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963844" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634603v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03696245v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2017.8314927" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532818v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634604v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Baklouti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634613v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790385v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264455" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634608v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634605v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634607v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532815v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598113v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739724" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634690v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634689v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634693v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ferjani" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Ghorbel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elhajjaji" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634687v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634691v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29504-6\_50" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634697v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634692v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634688v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634696v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952085" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634694v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Kermani" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03598122v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502557" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634685v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609196v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952081" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634686v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noma" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310598v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634695v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03690916v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kharrat" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505120" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337158v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310603v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337164v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337163v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310602v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337161v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337160v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337159v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310610v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001814v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310607v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059478v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981414" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310605v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310604v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310611v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Aguilera-Gonzalez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In? Abidi" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310618v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pierre" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310617v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310615v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davarifar" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310612v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dafarivar" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310620v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310619v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967299v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hajjaji" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Granier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240123v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Latrach" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310614v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310622v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310621v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802009v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Abidi" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265762" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310623v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Zerkaoui" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280243v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belkheiri" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pegard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2012.6417914" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710120v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djemili" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310624v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310627v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310630v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160792" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310625v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310629v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310626v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01966648v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M'Sirdi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04663156v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99545-0.00001-4" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508158v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Mobasheri" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Barnett" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-6138-0_80" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633230v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kerbouche" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haddad" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellit" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73192-6\_30" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337153v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ceschi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790414v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>