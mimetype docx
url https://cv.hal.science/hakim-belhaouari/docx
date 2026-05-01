--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -2127,602 +2127,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Modeling: Consistency Preservation Using Two-Layered Variable Substitutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
+                <w:t xml:space="preserve">A general physical-topological framework using rule-based language for physical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Graph Transformation ICGT 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.36-53, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Computer Graphics Theory and Application (VISIGRAPP/GRAPP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-61470-0_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006119802200227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817827v1</w:t>
+                <w:t xml:space="preserve">hal-01482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general physical-topological framework using rule-based language for physical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+                <w:t xml:space="preserve">Geometric Modeling: Consistency Preservation Using Two-Layered Variable Substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computer Graphics Theory and Application (VISIGRAPP/GRAPP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">International Conference on Graph Transformation ICGT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marburg, Germany. pp.36-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006119802200227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-61470-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482733v1</w:t>
+                <w:t xml:space="preserve">hal-01817827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Topological Approach for Automated Unstructured Meshing of Complex Reservoir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Gauthier</w:t>
+                <w:t xml:space="preserve">Simulation de modèles mécaniques à base topologique à l'aide de règles de transformation de graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meseure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery 2016 (ECMOR XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">29e Journées Françaises d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789851v1</w:t>
+                <w:t xml:space="preserve">hal-01457731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préservation de la cohérence des transformations topologiques et géométriques</w:t>
+                <w:t xml:space="preserve">A Topological Approach for Automated Unstructured Meshing of Complex Reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Horna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery 2016 (ECMOR XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817884v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de modèles mécaniques à base topologique à l'aide de règles de transformation de graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Ben Salah</w:t>
+                <w:t xml:space="preserve">Préservation de la cohérence des transformations topologiques et géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Meseure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Journées Françaises d'Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15èmes journées Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457731v1</w:t>
+                <w:t xml:space="preserve">hal-01817884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la modélisation à base de transformation de graphes avec Jerboa</w:t>
               </w:r>
@@ -2797,226 +2797,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JERBOA: A Graph Transformation Library for Topology-Based Geometric Modeling</w:t>
+                <w:t xml:space="preserve">Jerboa: un modeleur géométrique à base de règles de transformations de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Graph Transformation (ICGT 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'Association Française Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01012851v1</w:t>
+                <w:t xml:space="preserve">hal-01286540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerboa: un modeleur géométrique à base de règles de transformations de graphes</w:t>
+                <w:t xml:space="preserve">JERBOA: A Graph Transformation Library for Topology-Based Geometric Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française Graphique (AFIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Graph Transformation (ICGT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, York, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09108-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286540v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design by Contract Approach to Verify Access Control Policies</w:t>
               </w:r>
@@ -3104,324 +3104,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lightweight Container Architecture for Runtime Verification</w:t>
+                <w:t xml:space="preserve">Automated generation of test cases from contract-oriented specifications: A CSP-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.173-187, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on High Assurance Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Nanjing, China. pp.219-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89247-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2008.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300832v1</w:t>
+                <w:t xml:space="preserve">hal-01303858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Logic Programming Approach to Automated Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Logic Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Udine, Italy. pp.754-758, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89982-2_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-89982-2_71⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated generation of test cases from contract-oriented specifications: A CSP-based approach</w:t>
+                <w:t xml:space="preserve">A Lightweight Container Architecture for Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peschanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on High Assurance Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.173-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-89247-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HASE.2008.15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303858v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Platform for Contract-oriented Development</w:t>
               </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Belhaouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Horna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery 2016 (ECMOR XV) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands</w:t>
@@ -4384,51 +4384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2024.9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491856v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.972-984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Konopacki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2012.4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04848-6_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Toujja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011686800003417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61470-0_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09108-2_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286540v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peschanski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89247-2_11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GV5HHKJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89982-2_71" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4WD4VVWQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2008.15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lepaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Belhaouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/JWSCG.2024.9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491856v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arnould" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Gall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gvc.2022.200049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129522000226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102728" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marcheix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.985-1002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Horna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2019.972-984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Konopacki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frappier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2012.4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04848-6_9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.3401.13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rainaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gauthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202410801" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Toujja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011686800003417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc20231186" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421408v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourquat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ferrier-Belhaouari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006119802200227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61470-0_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286541v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286540v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09108-2_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peschanski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2008.15" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89982-2_71" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4WD4VVWQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89247-2_11" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GV5HHKJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20221005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>