--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -1,1549 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1498 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> abdelhakim zeghoudi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Postdoc chercheur EMC POWER ELECTRONIC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of electromagnetic disturbances in a buck chopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bennouna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Electrical and Electronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (2), pp.149-157. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1448837X.2021.2023073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of EMC Disturbances in a Current-Mode Controlled AC/DC Buck Driver for LED Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference (LS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic and Efficiency Trade-offs in GaN and SiC-Based PFC Boost Converters for High-Performance LED Drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Khelladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hamza Bermaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference (LS2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Stage AC-DC LED Driver with Power Factor Correction and LLC Resonant Conversion for Enhanced Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Bechekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, Tunisia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the EMC Behavior of LED Lamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hamza Bermaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Gourbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Sustainable Smart Lighting World Conference & Expo (LS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Monastir, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2566125.2025.11467637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISN’s Effect on Electromagnetic Interference and DM Filter in Two-Stage AC/DC Flyback PFC Boost LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorin Lucache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference (LS:24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Smart Cities Technical Community; Eindhoven University of Technology; Intelligent Lighting Institute (ILI), Nov 2024, Eindhoven, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Frequency Behavior of Passive Power Electronics Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st national conference on emergent technologies in electrical engineering (NCETEE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Setif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Shielding on the Magnetic Field Emitted by the LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyf Eddine Bechekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st national conference on emergent technologies in electrical engineering (NCETEE'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sétif, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Shielding on the Magnetic Emissions Emitted by a Toroidal Inductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyfeddine Bechkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Advanced Electrical Engineering (ICAEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9962063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures Expérimentales des harmoniques Générés par l’alimentation AC/DC des Lampes LED de typeSpot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First National Conference on Science &amp;Technology (1 st NCST22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Mascara, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Measurement of Common and Differential Modes for Variable Speed Drive DC Motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohame Miloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 19th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sétif, France. pp.532-537, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD54932.2022.9955933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Power Factor and Harmonic Distortion of AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common Mode and Differential Mode noise of AC/DC LED Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelber Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Canale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Tilmatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helima Slimani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Environment and Electrical Engineering and 2021 IEEE Industrial and Commercial Power Systems Europe (EEEIC / I&amp;CPS Europe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bari, Italy. 6 p., </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EEEIC/ICPSEurope51590.2021.9584616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des perturbations électromagnétiques conduites et rayonnées dans les convertisseurs statiques - Application à l’alimentation des lampes LED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Zeghoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Sidi bel Abbes université, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05556044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1683,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Zeghoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennouna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1448837X.2021.2023073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamza Bermaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechkir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874484v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Lucache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Bechekir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Miloudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helima Slimani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9962063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03735913v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Miloudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohame Miloudi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955933" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03414010v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584616" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584665" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05556044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Zeghoudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendaoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Slimani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benazza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bennouna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1448837X.2021.2023073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelber Bendaoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechekir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563326v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hamza Bermaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Marref" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Bechekir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Miloudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miloudi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Gourbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2566125.2025.11467637" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Lucache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881909" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helima Slimani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356794v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Miloudi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyfeddine Bechkir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9962063" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03735913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohame Miloudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955933" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03413976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584665" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03414010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC/ICPSEurope51590.2021.9584616" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05556044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>