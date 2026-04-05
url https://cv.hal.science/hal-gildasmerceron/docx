--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gildas Merceron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRSDirecteur du laboratoire PALEVOPRIM, CNRS et Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-gildasmerceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5777-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077745183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211917757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139623916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del diente a la dieta: un nuevo modelo de interpretación del microdesgaste dentario en roedores caviomorfos actuales para inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim Informativo da Sociedade Brasileira de Paleontologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of dietary preferences of the Lophiodontidae (Mammalia, Perissodactyla) from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113076. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felines from the middle Villafranchian (Early Pleistocene) mammal fauna of Dafnero 3, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moutrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2524712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcranial anatomy of the long bones of colobines (Mammalia, Primates) from the Plio-Pleistocene Omo Group deposits (Shungura Formation and Usno Formation, 1967-2018 field campaigns, Lower Omo Valley, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100217, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/bwegt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth wear analyses track niche partitioning at Gerakarou, a 1.8 Ma old site from Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia G Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108712. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the steppe bison a grazing beast in Pleistocene landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady G Boeskorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra O Krotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.240317. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Preface to Special Issue: Understanding dental proxies of ancient diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621, pp.111589. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Early Pleistocene Nyctereutes from the Balkans based on material from Dafnero-3 (Greece) and Varshets (Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggelos Tamvakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Savvidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Youlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dietary niches of fossil Plio-Pleistocene European macaques: The case of Macaca majori Azzaroli, 1946 from Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.103454. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of the hindlimb of Theropithecus brumpti (Cercopithecidae, Papionini): Morphofunctional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.103333. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Procobus Khomenko, 1913 (Mammalia: Artiodactyla: Bovidae), with new evidence from the Late Miocene of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2023.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of calcium isotopes diagenesis in fossil bone and enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7956), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal diversity of dietary preferences and stress sensibilities of early and middle Miocene Rhinocerotidae from Eurasia: impact of climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e5. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Bony Labyrinth Supports the Affinities of Paradolichopithecus with the Papionina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-022-00329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture analysis in Toothfrax and MountainsMap® SSFA module: Different software packages, different results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Bob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blateyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e77. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chavasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (2), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear foraging ecology of a large browsing ruminant in Northern Hemisphere: The European moose (Alces alces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 586, pp.110754. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About inter- and intra-specific variability of dental microwear texture in rodents: Study of two sympatric Proechimys (Echimyidae) species from the Cacao locality, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Understanding dental proxies of ancient diets, 591, pp.110880. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary ecology of the endemic European Eocene Plagiolophus (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perales-Gogenola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez-Olivencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 594, pp.110962. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategies of circum‑Mediterranean hipparionins during the late Miocene: Exploring dietary preferences related to size through dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Orlandi-Oliveras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.a13. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.103199. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary ecology of Reduncini (Bovidae) from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 587, pp.110789. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear and microwear for the dietary reconstruction of Quaternary Southeast Asian serows and gorals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakritip Isarankura Na Ayudhya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanakul Wannaprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1000168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene rhinocerotids from the Balkan-Iranian province: ecological insights from dental microwear textures and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2022.2095910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium isotopic variability of cervid bioapatite and implications for mammalian physiology and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 573, pp.110418. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology of the Rhinocerotidae (Mammalia, Perissodactyla) from Béon 1, Montréal-du-Gers (late early Miocene, SW France): Insights from dental microwear texture analysis, mesowear, and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.a27. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth tales told by dental diet proxies: an alpine community of sympatric ruminants as a model to decipher the ecology of fossil fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.110077. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy and Chronology of the Lower Pleistocene Primate Bearing Dafnero Fossil Site, N. Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest known crown-Testudo tortoise from the late Miocene (Vallesian, 9 Ma) of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0224783. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saber-toothed cat Homotherium latidens (Owen, 1846) from the lower Pleistocene locality Dafnero, Western Macedonia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (10), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis and diet in caviomorphs (Rodentia) from the Serra do Mar Atlantic forest (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.386-402. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer feeding ecology and hunting strategies by Magdalenians from Pincevent (Paris Basin, France): New insights from dental microwear textural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.519-528. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures and dietary preferences of extant rhinoceroses (Perissodactyla, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13364-019-00427-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of cave bears as evidenced by dental wear analysis: a review of methods and recent findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1351441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, Grit and Dental Microwear Textures: the facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 168 (S68), pp.164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using springbok (Antidorcas) dietary proxies to reconstruct inferred palaeovegetational changes over 2 million years in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hopley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitats and niche partitioning of European large herbivores during the Holocene – Insights from 3D dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Makowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Piličiauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.183-195. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2Ma old baboon-like monkey from Northern Greece and new evidence to support the Paradolichopithecus – Procynocephalus synonymy (Primates: Cercopithecidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Kynigopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.178-192. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing and non-browsing extant and extinct giraffids Evidence from dental microwear textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 505, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Tragelaphini (Bovidae) from the Shungura Formation, Omo Valley, Ethiopia: Contribution of dental wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquye Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 496, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogenetic Signal in Tooth Wear: What Does It Mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Fortelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick E. Grine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Janis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecol Evol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (22), pp.11359--11362. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textural analysis as an analytical tool to depict individual traits and reconstruct the diet of a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Percher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Nsi Akoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (1), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Eucladoceros ctenoides as a proxy to track regional environmental variations in Europe during the early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4-5), pp.320-332. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary niches of terrestrial cercopithecines from the Plio-Pleistocene Shungura Formation, Ethiopia: evidence from Dental Microwear Texture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pliocene remains of Camelus grattardi (Mammalia, Camelidae) from the Shungura Formation, Lower Omo Valley, Ethiopia, and the evolution of African camels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.1123-1134. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1423485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Biotribology: Final thoughts and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongrong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugino Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Mesopithecus a Seed Eating Colobine? Assessment of Cracking, Grinding and Shearing Ability Using Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.79--92. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.174-183. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Textural Analyses to Track Feeding Ecology of Reindeer: A Comparison of Two Contrasting Populations in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming sampling issues in dental tribology: Insights from an experimentation on sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer in an arid habitat: dental microwear textures track feeding adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sierra Tellado Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix, the Italian Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.222-230. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-28.2-12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (16), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis in mammalian ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments Inferred from Phytoliths and Dental Microwear Texture Analyses of Meso-Herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.135--146. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based plant defences, tooth wear and voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szafranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (4), pp.501 - 507. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.134890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (1838), pp.458 - 467. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, biostratigraphy and palaeoecology of Choerolophodon (Proboscidea, Mammalia) in the Miocene of SE Europe-SW Asia : implications for phylogeny and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E. Konidaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2014.985339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D dental microwear texture analysis of feeding habits of sympatric ruminants in the Bialowieza Primeval Forest, Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kaminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 328, pp.262-269. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Abrasivenses is associated with variability of microwear and dental surface texture in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56167. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74463. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Proxy Approach Detects Heterogeneous Habitats for Primates during the Miocene Climatic Optimum in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Göhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.150--161. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Şerefköy-2, a new Late Miocene mammal locality from the Yatağan Formation, Muğla, SW Turkey - Şerefköy-2, une nouvelle localité à mammifères du Miocène supérieur de la Formation Yatağan, Muğla, Sud-Ouest de la Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanju Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hominid tooth from Bulgaria: The last pre-human hominid of continental Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.138-145. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal ecological diversity amongst eocene primates of france: Evidence from teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (2), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primate Community of Cachoeira (Brazilian Amazonia): A Model to Decipher Ecological Partitioning among Extinct Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alloing-Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e27392. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating the success of Hippopotaminae with the C(4) grass expansion in Africa: Relationship and diet of early Pliocene hippopotamids from Langebaanweg, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (3-4), pp.350-361. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary reconstruction of the Amphipithecidae (Primates, Anthropoidea) from the Paleogene of South Asia and paleoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.04.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding preferences of Gomphotherium subtapiroideum (Proboscidea, Mammalia) from the Miocene of Sandelzhausen (Northern Alpine Foreland Basin, southern Germany) through life and geological time: evidence from dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-010-0054-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear analysis of the late Miocene Bovidae from Toros-Menalla (Chad) and early hominid habitats in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mackaye Hassane Taisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 292, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruminant diets and the Miocene extinction of European great apes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (1697), pp.3105-3112. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folivory or fruit/seed predation for Mesopithecus, an earliest colobine from the late Miocene of Eurasia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.732-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens: Dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predormancy omnivory in European cave bears evidenced by a dental microwear analysis of Ursus spelaeus from Goyet, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (36), pp.15390-3. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0907373106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding habits of the first European colobine, Mesopithecus (Mammalia, Primates) : evidence from a comparative dental microwear analysis with modern cercopithecids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (4), pp.865-878. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2009n4a865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens : dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.48. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0911167106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis : 50 years dedicated to paleontological Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.693-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear patterns of extant and extinct Muridae (Rodentia, Mammalia) : ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturwissenchaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-008-0501-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could sympatric megaherbivores coexist? Example of niche partitioning within a proboscidean community from the Miocene of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear analysis of bovids from the Vallesian (late Miocene) of Axios Valley in Greece : reconstruction of the habitat of Ouranopithecus macedoniensis (Primates, Hominoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.421-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Macchiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caropreso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary characterization of the hominoid Khoratpithecus (Miocene of Thailand): evidence from dental topographic and microwear texture analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.329-333. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-006-0107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovid paleoecology and paleoenvironments from the Late Miocene of Bulgaria: evidence from dental microwear and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Kovachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 241 (3-4), pp.637-654. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and palaeoecology of bovids from the Early Pliocene of Langebaanweg, Western Cape province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101, pp.365-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Dental Microwear Analysis: Application to Extant Primates and Ouranopithecus Macedoniensis (Late Miocene of Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.551--561. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2004.p04-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of fossil bovids from northern Greece : paleoenvironmental conditions in the eastern Mediterranean during the Messinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 217, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diets of modern and late Miocene hippopotamids : evidence from carbon isotope composition and micro-wear of tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 221, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of the late Miocene bovids of northern Greece : Vallesian environmental changes and disappearance of Ouranopithecus macedoniensis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 176 (5), pp.475-484. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/176.5.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth Microwear Pattern in Roe Deer (Capreolus Capreolus L.) from Chizé (Western France) and Relation to Food Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (1), pp.125--132. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usure à l'usage : paléoécologie alimentaire des rongeurs du Paléogène d'Amazonie péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.657746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantifying mesowear proxies: geometric morphometric mesowear (GMMW) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Women in Archaeology and Paleontology (AWAP), Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell us about their paleoenvironmental context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology and paleoenvironment of the early Pleistocene Gerakarou herbivore mammal community (Mygdonia basin, Greece) as inferred by DMTA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, online, France. http://palaeovc.org/index.php/downloads/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des compositions isotopiques du calcium de l'os et de l'émail des cervidés, une piste pour étudier l'écologie et les stratégies de reproduction des mammifères modernes et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground truthing dental ecological proxies on a modern alpine community of sympatric ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Vertebrate Paleontology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Vertebrate Paleontology, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope analysis of cercopithecidae from the Shungura formation, 3.3 Ma-1.2 Ma: diet during the transition between dominant species of &amp;lt;i&amp;gt;Theropithecus&amp;lt;/i&amp;gt; in the Turkana basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th annual meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Vertebrate Paleontology, Oct 2020, New york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell about the paleoenvironmental context early Homo faced in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lower Pleistocene Primate-Bearing Fossil Site of Dafnero (W. Macedonia, Greece): New Data from classic and Innovative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusa deer, an invasive species : inter & intra-population ecology, diet and dental microwear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in dietary habits between papionins and hominins from the Shungura Formation, Ethiopia: evidence from an improved Dental Microwear Texture Analysis based on surface sampling on phases I and II molar facets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New-Orleans, United States. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeding ecology of Dolichopithecus ruscinensis from Perpignan: Insights from Dental Microwear Textural Analysis and Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gr. Cobalcescu Annual Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the reconstruction of rhinocerotoid palaeodiets, using dental texture microwear and dietary preferences of extant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hippopotamoid adaptative suite: the case study of Bothriodon velaunum (Cuvier, 1824) [Mammalia, Cetartiodactyla] from Ronzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données paléontologiques de la grotte de La Marche (Pléistocène supérieur, Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’anthropologie de Paris : 1843e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2018, Poitiers, France. pp.S17, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0194-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your diet on your teeth: Dental Microwear Texture Analysis as a proxy for estimating the diet of extinct South American caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Mamani Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Paleontological Congress (IPC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis as a proxy for estimating the diet of caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Jornadas Argentinas de Mastozoología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bahía Blanca, Argentina. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of two sympatric cervids from Spain: confronting data from stomach contents and dental microwear texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural analysis to track the history of large herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis of early Pleistocene cervids: a paleoenvironmental approach at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists, Jul 2016, Haarlem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE RADIATIONS AND ECOLOGICAL DIVERSITY OF EUROPEAN ADAPIFORMS IN WESTERN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Society-of-Vertebrate-Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference database of enamel texture microwear in extant rhinoceroses and its relevance for diet reconstruction of the fossil rhinocerotid Stephanorhinus (Mammalia, Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dietary plasticity of Eucladoceros ctenoides: what does its occurrence in the fossil record mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the feeding ecology and habitat of the primate from Dafnero-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the Regional Commitee on Mediterranean Neogene Stratigraphy - RCMNS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement / On the Move / In Bewegung Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen Mobility of people, objects and ideas during the European Upper Paleolithic Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum. Actes de la séance commune de la Société préhistorique française et la Hugo Obermaier-Gesellschaft à Strasbourg (16 - 17 mai 2019), Textes publiés sous la direction de Ludovic Mevel, Mara-Julia Weber et Andreas Maier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, p. 195-219, 2021, Séances de la Société préhistorique française n°17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5/5, Laboratoire PALEVOPRIM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gildas Merceron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRSDirecteur du laboratoire PALEVOPRIM, CNRS et Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-gildasmerceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5777-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077745183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211917757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139623916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeodiet reconstruction of Palaeogene rodents from the Shapaja Section (Tarapoto, Peru) with dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del diente a la dieta: un nuevo modelo de interpretación del microdesgaste dentario en roedores caviomorfos actuales para inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim Informativo da Sociedade Brasileira de Paleontologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of dietary preferences of the Lophiodontidae (Mammalia, Perissodactyla) from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113076. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felines from the middle Villafranchian (Early Pleistocene) mammal fauna of Dafnero 3, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moutrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2524712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcranial anatomy of the long bones of colobines (Mammalia, Primates) from the Plio-Pleistocene Omo Group deposits (Shungura Formation and Usno Formation, 1967-2018 field campaigns, Lower Omo Valley, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100217, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/bwegt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth wear analyses track niche partitioning at Gerakarou, a 1.8 Ma old site from Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia G Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108712. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the steppe bison a grazing beast in Pleistocene landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady G Boeskorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra O Krotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.240317. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Preface to Special Issue: Understanding dental proxies of ancient diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621, pp.111589. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Early Pleistocene Nyctereutes from the Balkans based on material from Dafnero-3 (Greece) and Varshets (Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggelos Tamvakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Savvidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Youlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dietary niches of fossil Plio-Pleistocene European macaques: The case of Macaca majori Azzaroli, 1946 from Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.103454. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of the hindlimb of Theropithecus brumpti (Cercopithecidae, Papionini): Morphofunctional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.103333. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Procobus Khomenko, 1913 (Mammalia: Artiodactyla: Bovidae), with new evidence from the Late Miocene of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2023.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of calcium isotopes diagenesis in fossil bone and enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7956), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal diversity of dietary preferences and stress sensibilities of early and middle Miocene Rhinocerotidae from Eurasia: impact of climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e5. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Bony Labyrinth Supports the Affinities of Paradolichopithecus with the Papionina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-022-00329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture analysis in Toothfrax and MountainsMap® SSFA module: Different software packages, different results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Bob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blateyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e77. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear foraging ecology of a large browsing ruminant in Northern Hemisphere: The European moose (Alces alces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 586, pp.110754. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About inter- and intra-specific variability of dental microwear texture in rodents: Study of two sympatric Proechimys (Echimyidae) species from the Cacao locality, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Understanding dental proxies of ancient diets, 591, pp.110880. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chavasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary ecology of the endemic European Eocene Plagiolophus (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perales-Gogenola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez-Olivencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 594, pp.110962. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategies of circum‑Mediterranean hipparionins during the late Miocene: Exploring dietary preferences related to size through dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Orlandi-Oliveras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.a13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.103199. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary ecology of Reduncini (Bovidae) from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 587, pp.110789. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear and microwear for the dietary reconstruction of Quaternary Southeast Asian serows and gorals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakritip Isarankura Na Ayudhya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanakul Wannaprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1000168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene rhinocerotids from the Balkan-Iranian province: ecological insights from dental microwear textures and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2022.2095910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium isotopic variability of cervid bioapatite and implications for mammalian physiology and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 573, pp.110418. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology of the Rhinocerotidae (Mammalia, Perissodactyla) from Béon 1, Montréal-du-Gers (late early Miocene, SW France): Insights from dental microwear texture analysis, mesowear, and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.a27. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth tales told by dental diet proxies: an alpine community of sympatric ruminants as a model to decipher the ecology of fossil fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.110077. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy and Chronology of the Lower Pleistocene Primate Bearing Dafnero Fossil Site, N. Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest known crown-Testudo tortoise from the late Miocene (Vallesian, 9 Ma) of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0224783. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saber-toothed cat Homotherium latidens (Owen, 1846) from the lower Pleistocene locality Dafnero, Western Macedonia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (10), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis and diet in caviomorphs (Rodentia) from the Serra do Mar Atlantic forest (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.386-402. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer feeding ecology and hunting strategies by Magdalenians from Pincevent (Paris Basin, France): New insights from dental microwear textural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.519-528. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures and dietary preferences of extant rhinoceroses (Perissodactyla, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13364-019-00427-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of cave bears as evidenced by dental wear analysis: a review of methods and recent findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1351441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, Grit and Dental Microwear Textures: the facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 168 (S68), pp.164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using springbok (Antidorcas) dietary proxies to reconstruct inferred palaeovegetational changes over 2 million years in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hopley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitats and niche partitioning of European large herbivores during the Holocene – Insights from 3D dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Makowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Piličiauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.183-195. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2Ma old baboon-like monkey from Northern Greece and new evidence to support the Paradolichopithecus – Procynocephalus synonymy (Primates: Cercopithecidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Kynigopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.178-192. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing and non-browsing extant and extinct giraffids Evidence from dental microwear textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 505, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Tragelaphini (Bovidae) from the Shungura Formation, Omo Valley, Ethiopia: Contribution of dental wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquye Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 496, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogenetic Signal in Tooth Wear: What Does It Mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Fortelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick E. Grine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Janis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecol Evol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (22), pp.11359--11362. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary niches of terrestrial cercopithecines from the Plio-Pleistocene Shungura Formation, Ethiopia: evidence from Dental Microwear Texture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Eucladoceros ctenoides as a proxy to track regional environmental variations in Europe during the early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4-5), pp.320-332. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textural analysis as an analytical tool to depict individual traits and reconstruct the diet of a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Percher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Nsi Akoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (1), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pliocene remains of Camelus grattardi (Mammalia, Camelidae) from the Shungura Formation, Lower Omo Valley, Ethiopia, and the evolution of African camels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.1123-1134. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1423485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Biotribology: Final thoughts and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongrong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugino Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Mesopithecus a Seed Eating Colobine? Assessment of Cracking, Grinding and Shearing Ability Using Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.79--92. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.174-183. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Textural Analyses to Track Feeding Ecology of Reindeer: A Comparison of Two Contrasting Populations in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming sampling issues in dental tribology: Insights from an experimentation on sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer in an arid habitat: dental microwear textures track feeding adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sierra Tellado Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix, the Italian Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.222-230. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-28.2-12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (16), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis in mammalian ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments Inferred from Phytoliths and Dental Microwear Texture Analyses of Meso-Herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.135--146. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based plant defences, tooth wear and voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szafranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (4), pp.501 - 507. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.134890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (1838), pp.458 - 467. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, biostratigraphy and palaeoecology of Choerolophodon (Proboscidea, Mammalia) in the Miocene of SE Europe-SW Asia : implications for phylogeny and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E. Konidaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2014.985339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D dental microwear texture analysis of feeding habits of sympatric ruminants in the Bialowieza Primeval Forest, Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kaminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 328, pp.262-269. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Abrasivenses is associated with variability of microwear and dental surface texture in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56167. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74463. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Proxy Approach Detects Heterogeneous Habitats for Primates during the Miocene Climatic Optimum in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Göhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.150--161. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Şerefköy-2, a new Late Miocene mammal locality from the Yatağan Formation, Muğla, SW Turkey - Şerefköy-2, une nouvelle localité à mammifères du Miocène supérieur de la Formation Yatağan, Muğla, Sud-Ouest de la Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanju Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hominid tooth from Bulgaria: The last pre-human hominid of continental Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.138-145. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal ecological diversity amongst eocene primates of france: Evidence from teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (2), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primate Community of Cachoeira (Brazilian Amazonia): A Model to Decipher Ecological Partitioning among Extinct Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alloing-Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e27392. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating the success of Hippopotaminae with the C(4) grass expansion in Africa: Relationship and diet of early Pliocene hippopotamids from Langebaanweg, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (3-4), pp.350-361. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary reconstruction of the Amphipithecidae (Primates, Anthropoidea) from the Paleogene of South Asia and paleoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.04.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding preferences of Gomphotherium subtapiroideum (Proboscidea, Mammalia) from the Miocene of Sandelzhausen (Northern Alpine Foreland Basin, southern Germany) through life and geological time: evidence from dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-010-0054-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruminant diets and the Miocene extinction of European great apes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (1697), pp.3105-3112. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear analysis of the late Miocene Bovidae from Toros-Menalla (Chad) and early hominid habitats in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mackaye Hassane Taisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 292, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folivory or fruit/seed predation for Mesopithecus, an earliest colobine from the late Miocene of Eurasia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.732-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens: Dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding habits of the first European colobine, Mesopithecus (Mammalia, Primates) : evidence from a comparative dental microwear analysis with modern cercopithecids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (4), pp.865-878. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2009n4a865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predormancy omnivory in European cave bears evidenced by a dental microwear analysis of Ursus spelaeus from Goyet, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (36), pp.15390-3. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0907373106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis : 50 years dedicated to paleontological Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.693-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens : dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.48. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0911167106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear patterns of extant and extinct Muridae (Rodentia, Mammalia) : ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturwissenchaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-008-0501-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could sympatric megaherbivores coexist? Example of niche partitioning within a proboscidean community from the Miocene of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear analysis of bovids from the Vallesian (late Miocene) of Axios Valley in Greece : reconstruction of the habitat of Ouranopithecus macedoniensis (Primates, Hominoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.421-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Macchiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caropreso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary characterization of the hominoid Khoratpithecus (Miocene of Thailand): evidence from dental topographic and microwear texture analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.329-333. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-006-0107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovid paleoecology and paleoenvironments from the Late Miocene of Bulgaria: evidence from dental microwear and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Kovachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 241 (3-4), pp.637-654. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and palaeoecology of bovids from the Early Pliocene of Langebaanweg, Western Cape province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101, pp.365-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Dental Microwear Analysis: Application to Extant Primates and Ouranopithecus Macedoniensis (Late Miocene of Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.551--561. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2004.p04-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diets of modern and late Miocene hippopotamids : evidence from carbon isotope composition and micro-wear of tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 221, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of fossil bovids from northern Greece : paleoenvironmental conditions in the eastern Mediterranean during the Messinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 217, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of the late Miocene bovids of northern Greece : Vallesian environmental changes and disappearance of Ouranopithecus macedoniensis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 176 (5), pp.475-484. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/176.5.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth Microwear Pattern in Roe Deer (Capreolus Capreolus L.) from Chizé (Western France) and Relation to Food Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (1), pp.125--132. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usure à l'usage : paléoécologie alimentaire des rongeurs du Paléogène d'Amazonie péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.657746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perspective sur le colobiné fossile Mesopithecus : l’apport du labyrinthe osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e colloque de la Société francophone de primatologie. (Paléo)primatologie : du terrain au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de primatologie, Sep 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantifying mesowear proxies: geometric morphometric mesowear (GMMW) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Women in Archaeology and Paleontology (AWAP), Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell us about their paleoenvironmental context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology and paleoenvironment of the early Pleistocene Gerakarou herbivore mammal community (Mygdonia basin, Greece) as inferred by DMTA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, online, France. http://palaeovc.org/index.php/downloads/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des compositions isotopiques du calcium de l'os et de l'émail des cervidés, une piste pour étudier l'écologie et les stratégies de reproduction des mammifères modernes et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground truthing dental ecological proxies on a modern alpine community of sympatric ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Vertebrate Paleontology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Vertebrate Paleontology, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope analysis of cercopithecidae from the Shungura formation, 3.3 Ma-1.2 Ma: diet during the transition between dominant species of &amp;lt;i&amp;gt;Theropithecus&amp;lt;/i&amp;gt; in the Turkana basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th annual meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Vertebrate Paleontology, Oct 2020, New york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell about the paleoenvironmental context early Homo faced in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lower Pleistocene Primate-Bearing Fossil Site of Dafnero (W. Macedonia, Greece): New Data from classic and Innovative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusa deer, an invasive species : inter & intra-population ecology, diet and dental microwear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in dietary habits between papionins and hominins from the Shungura Formation, Ethiopia: evidence from an improved Dental Microwear Texture Analysis based on surface sampling on phases I and II molar facets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New-Orleans, United States. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeding ecology of Dolichopithecus ruscinensis from Perpignan: Insights from Dental Microwear Textural Analysis and Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gr. Cobalcescu Annual Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the reconstruction of rhinocerotoid palaeodiets, using dental texture microwear and dietary preferences of extant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hippopotamoid adaptative suite: the case study of Bothriodon velaunum (Cuvier, 1824) [Mammalia, Cetartiodactyla] from Ronzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données paléontologiques de la grotte de La Marche (Pléistocène supérieur, Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’anthropologie de Paris : 1843e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2018, Poitiers, France. pp.S17, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0194-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your diet on your teeth: Dental Microwear Texture Analysis as a proxy for estimating the diet of extinct South American caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Mamani Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Paleontological Congress (IPC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis as a proxy for estimating the diet of caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Jornadas Argentinas de Mastozoología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bahía Blanca, Argentina. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of two sympatric cervids from Spain: confronting data from stomach contents and dental microwear texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural analysis to track the history of large herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis of early Pleistocene cervids: a paleoenvironmental approach at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists, Jul 2016, Haarlem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE RADIATIONS AND ECOLOGICAL DIVERSITY OF EUROPEAN ADAPIFORMS IN WESTERN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Society-of-Vertebrate-Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference database of enamel texture microwear in extant rhinoceroses and its relevance for diet reconstruction of the fossil rhinocerotid Stephanorhinus (Mammalia, Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dietary plasticity of Eucladoceros ctenoides: what does its occurrence in the fossil record mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the feeding ecology and habitat of the primate from Dafnero-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the Regional Commitee on Mediterranean Neogene Stratigraphy - RCMNS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement / On the Move / In Bewegung Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen Mobility of people, objects and ideas during the European Upper Paleolithic Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum. Actes de la séance commune de la Société préhistorique française et la Hugo Obermaier-Gesellschaft à Strasbourg (16 - 17 mai 2019), Textes publiés sous la direction de Ludovic Mevel, Mara-Julia Weber et Andreas Maier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, p. 195-219, 2021, Séances de la Société préhistorique française n°17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5/5, Laboratoire PALEVOPRIM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId525"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EC12DA4"/>
+    <w:nsid w:val="37D8BCEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-gildasmerceron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5777-7126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077745183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211917757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139623916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05532817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Candela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hullot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Costeur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pallas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/bwegt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Alifieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia G Gkeme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S Kostopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04686160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra O Krotova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093649v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T&#252;tken" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scott" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111589" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Tamvakis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Savvidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Spassov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Youlatos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2022.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103333" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207468v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2023.06.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.222" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849025v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00329-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034792v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blateyron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hildebrandt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.204" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kowalczyk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110754" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03579274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110880" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662852v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perales-Gogenola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110962" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Orlandi-Oliveras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike K&#246;hler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/990" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rowan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110789" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849636v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakritip Isarankura Na Ayudhya" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanakul Wannaprasert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1000168" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03747321v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2095910" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423969v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110418" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1163" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004237v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110077" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224783" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Koufos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Candela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyz194" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2879" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ballatore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-019-00427-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1351441" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Desantis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Ungar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sewell" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hopley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipfel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Reynolds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098316v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Makowiecki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Pili&#269;iauskien&#279;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100293v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kynigopoulou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.02.012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834854v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enquye Negash" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.01.027" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fortelius" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E. Grine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Janis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Kaiser" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4541" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Nsi Akoue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Galbany" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23337" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.07.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32092-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100346v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Martini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likius Andossa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1423485" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrong Zhou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantino" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoffman" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugino Kubo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.11.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038275v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn Veiberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Strand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101056v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdarshan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/762" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908042v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Azorit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra Tellado Ruiz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-28.2-12048" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980824v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZNRGL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880187v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Scott" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2016.01.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zub" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szafranska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalewski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134890" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271711v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Konidaris" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.985339" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011566v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kaminska" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalczyk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.041" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTN1WQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993600v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Kaiser" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843084v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piotrowski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clauss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056167" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880198v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074463" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880186v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costeur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maridet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712850v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanju Kaya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.09.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3S6L5J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690031v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Spassov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Markov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08H8S219-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690029v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21638" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5Q7MPT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659186v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alloing-Seguier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027392" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668333v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.05.040" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1WQCZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687268v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.04.00" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687459v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-010-0054-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LGXXHX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489997v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye Hassane Taisso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.03.042" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTNJPK3S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687256v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Schulz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0523" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437925v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Scott" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488259v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Goillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907373106" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488243v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a865" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440951v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911167106" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358012v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0501-x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X2L93HH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336543v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238501v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340174v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0107-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BX1X4081-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Kovachev" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.05.005" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0C5D81L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262412v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886600v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2004.p04-17" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.11.019" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HVM95K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256309v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.02.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMD90S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262427v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/176.5.475" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.002" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BM3QPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344737v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boivin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salas-Gismondi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591653v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587882v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037539v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslea Hlusko" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037567v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908565v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Green" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254304v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Uno" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908640v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408541v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gkeme" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908613v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310032v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165702v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328477v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033452v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fournel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0194-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852600v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Mamani Quispe" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813514v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908786v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908775v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908744v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832652v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165675v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908711v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908684v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915782v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-gildasmerceron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5777-7126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077745183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211917757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139623916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05574593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boivin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Candela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salas-Gismondi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05532817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hullot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pallas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/bwegt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Alifieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia G Gkeme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S Kostopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04686160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra O Krotova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T&#252;tken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Tamvakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Savvidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Spassov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Youlatos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2022.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2023.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00329-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bob" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blateyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hildebrandt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kowalczyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110754" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03579274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110880" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perales-Gogenola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Orlandi-Oliveras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike K&#246;hler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rowan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110789" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakritip Isarankura Na Ayudhya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanakul Wannaprasert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1000168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03747321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2095910" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1163" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224783" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Koufos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Candela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyz194" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ballatore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-019-00427-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1351441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Desantis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Ungar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sewell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hopley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipfel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Reynolds" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Makowiecki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Pili&#269;iauskien&#279;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.050" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kynigopoulou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.02.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834854v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enquye Negash" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.01.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fortelius" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E. Grine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Janis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Kaiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4541" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32092-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.07.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Nsi Akoue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Galbany" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23337" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100346v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Martini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likius Andossa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1423485" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrong Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoffman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugino Kubo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.11.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn Veiberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Strand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdarshan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/762" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Azorit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra Tellado Ruiz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-28.2-12048" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12063" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZNRGL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Scott" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2016.01.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szafranska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134890" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271711v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Konidaris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.985339" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kaminska" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.041" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTN1WQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Kaiser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piotrowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clauss" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056167" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074463" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maridet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712850v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanju Kaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.09.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3S6L5J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690031v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Spassov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Markov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08H8S219-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690029v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21638" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5Q7MPT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659186v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alloing-Seguier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027392" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.05.040" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1WQCZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.04.00" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-010-0054-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LGXXHX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Schulz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0523" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489997v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye Hassane Taisso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.03.042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTNJPK3S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437925v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Scott" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629015v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goillot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a865" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488259v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Goillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907373106" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440951v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911167106" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358012v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0501-x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X2L93HH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336543v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238501v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340174v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0107-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BX1X4081-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157170v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Kovachev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.05.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0C5D81L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262412v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886600v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2004.p04-17" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256309v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.02.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMD90S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262420v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.11.019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HVM95K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262427v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/176.5.475" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886601v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BM3QPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344737v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570479v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908436v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591653v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037539v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslea Hlusko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908565v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Green" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254304v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Uno" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908640v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408541v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gkeme" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908613v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310032v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165702v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328477v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033452v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fournel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0194-9" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852600v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Mamani Quispe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813514v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908786v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908775v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908744v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832652v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165675v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915782v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>