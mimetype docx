--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gildas Merceron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRSDirecteur du laboratoire PALEVOPRIM, CNRS et Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-gildasmerceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5777-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077745183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211917757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139623916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeodiet reconstruction of Palaeogene rodents from the Shapaja Section (Tarapoto, Peru) with dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del diente a la dieta: un nuevo modelo de interpretación del microdesgaste dentario en roedores caviomorfos actuales para inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim Informativo da Sociedade Brasileira de Paleontologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of dietary preferences of the Lophiodontidae (Mammalia, Perissodactyla) from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113076. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felines from the middle Villafranchian (Early Pleistocene) mammal fauna of Dafnero 3, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moutrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2524712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcranial anatomy of the long bones of colobines (Mammalia, Primates) from the Plio-Pleistocene Omo Group deposits (Shungura Formation and Usno Formation, 1967-2018 field campaigns, Lower Omo Valley, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100217, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/bwegt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth wear analyses track niche partitioning at Gerakarou, a 1.8 Ma old site from Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia G Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108712. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the steppe bison a grazing beast in Pleistocene landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady G Boeskorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra O Krotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.240317. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Preface to Special Issue: Understanding dental proxies of ancient diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621, pp.111589. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Early Pleistocene Nyctereutes from the Balkans based on material from Dafnero-3 (Greece) and Varshets (Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggelos Tamvakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Savvidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Youlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dietary niches of fossil Plio-Pleistocene European macaques: The case of Macaca majori Azzaroli, 1946 from Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.103454. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of the hindlimb of Theropithecus brumpti (Cercopithecidae, Papionini): Morphofunctional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.103333. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Procobus Khomenko, 1913 (Mammalia: Artiodactyla: Bovidae), with new evidence from the Late Miocene of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2023.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of calcium isotopes diagenesis in fossil bone and enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7956), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal diversity of dietary preferences and stress sensibilities of early and middle Miocene Rhinocerotidae from Eurasia: impact of climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e5. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Bony Labyrinth Supports the Affinities of Paradolichopithecus with the Papionina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-022-00329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture analysis in Toothfrax and MountainsMap® SSFA module: Different software packages, different results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Bob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blateyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e77. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear foraging ecology of a large browsing ruminant in Northern Hemisphere: The European moose (Alces alces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 586, pp.110754. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About inter- and intra-specific variability of dental microwear texture in rodents: Study of two sympatric Proechimys (Echimyidae) species from the Cacao locality, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Understanding dental proxies of ancient diets, 591, pp.110880. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chavasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (2), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary ecology of the endemic European Eocene Plagiolophus (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perales-Gogenola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez-Olivencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 594, pp.110962. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategies of circum‑Mediterranean hipparionins during the late Miocene: Exploring dietary preferences related to size through dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Orlandi-Oliveras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.a13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.103199. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary ecology of Reduncini (Bovidae) from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 587, pp.110789. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear and microwear for the dietary reconstruction of Quaternary Southeast Asian serows and gorals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakritip Isarankura Na Ayudhya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanakul Wannaprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1000168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene rhinocerotids from the Balkan-Iranian province: ecological insights from dental microwear textures and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2022.2095910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium isotopic variability of cervid bioapatite and implications for mammalian physiology and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 573, pp.110418. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology of the Rhinocerotidae (Mammalia, Perissodactyla) from Béon 1, Montréal-du-Gers (late early Miocene, SW France): Insights from dental microwear texture analysis, mesowear, and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.a27. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth tales told by dental diet proxies: an alpine community of sympatric ruminants as a model to decipher the ecology of fossil fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.110077. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy and Chronology of the Lower Pleistocene Primate Bearing Dafnero Fossil Site, N. Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest known crown-Testudo tortoise from the late Miocene (Vallesian, 9 Ma) of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0224783. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saber-toothed cat Homotherium latidens (Owen, 1846) from the lower Pleistocene locality Dafnero, Western Macedonia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (10), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis and diet in caviomorphs (Rodentia) from the Serra do Mar Atlantic forest (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.386-402. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer feeding ecology and hunting strategies by Magdalenians from Pincevent (Paris Basin, France): New insights from dental microwear textural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.519-528. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures and dietary preferences of extant rhinoceroses (Perissodactyla, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13364-019-00427-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of cave bears as evidenced by dental wear analysis: a review of methods and recent findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1351441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, Grit and Dental Microwear Textures: the facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 168 (S68), pp.164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using springbok (Antidorcas) dietary proxies to reconstruct inferred palaeovegetational changes over 2 million years in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hopley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitats and niche partitioning of European large herbivores during the Holocene – Insights from 3D dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Makowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Piličiauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.183-195. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2Ma old baboon-like monkey from Northern Greece and new evidence to support the Paradolichopithecus – Procynocephalus synonymy (Primates: Cercopithecidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Kynigopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.178-192. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing and non-browsing extant and extinct giraffids Evidence from dental microwear textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 505, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Tragelaphini (Bovidae) from the Shungura Formation, Omo Valley, Ethiopia: Contribution of dental wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquye Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 496, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogenetic Signal in Tooth Wear: What Does It Mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Fortelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick E. Grine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Janis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecol Evol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (22), pp.11359--11362. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary niches of terrestrial cercopithecines from the Plio-Pleistocene Shungura Formation, Ethiopia: evidence from Dental Microwear Texture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Eucladoceros ctenoides as a proxy to track regional environmental variations in Europe during the early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4-5), pp.320-332. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textural analysis as an analytical tool to depict individual traits and reconstruct the diet of a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Percher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Nsi Akoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (1), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pliocene remains of Camelus grattardi (Mammalia, Camelidae) from the Shungura Formation, Lower Omo Valley, Ethiopia, and the evolution of African camels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.1123-1134. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1423485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Biotribology: Final thoughts and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongrong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugino Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Mesopithecus a Seed Eating Colobine? Assessment of Cracking, Grinding and Shearing Ability Using Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.79--92. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.174-183. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Textural Analyses to Track Feeding Ecology of Reindeer: A Comparison of Two Contrasting Populations in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming sampling issues in dental tribology: Insights from an experimentation on sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer in an arid habitat: dental microwear textures track feeding adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sierra Tellado Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix, the Italian Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.222-230. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-28.2-12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (16), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis in mammalian ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments Inferred from Phytoliths and Dental Microwear Texture Analyses of Meso-Herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.135--146. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based plant defences, tooth wear and voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szafranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (4), pp.501 - 507. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.134890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (1838), pp.458 - 467. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, biostratigraphy and palaeoecology of Choerolophodon (Proboscidea, Mammalia) in the Miocene of SE Europe-SW Asia : implications for phylogeny and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E. Konidaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2014.985339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D dental microwear texture analysis of feeding habits of sympatric ruminants in the Bialowieza Primeval Forest, Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kaminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 328, pp.262-269. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Abrasivenses is associated with variability of microwear and dental surface texture in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56167. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74463. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Proxy Approach Detects Heterogeneous Habitats for Primates during the Miocene Climatic Optimum in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Göhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.150--161. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Şerefköy-2, a new Late Miocene mammal locality from the Yatağan Formation, Muğla, SW Turkey - Şerefköy-2, une nouvelle localité à mammifères du Miocène supérieur de la Formation Yatağan, Muğla, Sud-Ouest de la Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanju Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hominid tooth from Bulgaria: The last pre-human hominid of continental Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.138-145. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal ecological diversity amongst eocene primates of france: Evidence from teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (2), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primate Community of Cachoeira (Brazilian Amazonia): A Model to Decipher Ecological Partitioning among Extinct Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alloing-Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e27392. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating the success of Hippopotaminae with the C(4) grass expansion in Africa: Relationship and diet of early Pliocene hippopotamids from Langebaanweg, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (3-4), pp.350-361. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary reconstruction of the Amphipithecidae (Primates, Anthropoidea) from the Paleogene of South Asia and paleoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.04.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding preferences of Gomphotherium subtapiroideum (Proboscidea, Mammalia) from the Miocene of Sandelzhausen (Northern Alpine Foreland Basin, southern Germany) through life and geological time: evidence from dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-010-0054-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruminant diets and the Miocene extinction of European great apes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (1697), pp.3105-3112. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear analysis of the late Miocene Bovidae from Toros-Menalla (Chad) and early hominid habitats in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mackaye Hassane Taisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 292, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folivory or fruit/seed predation for Mesopithecus, an earliest colobine from the late Miocene of Eurasia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.732-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens: Dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding habits of the first European colobine, Mesopithecus (Mammalia, Primates) : evidence from a comparative dental microwear analysis with modern cercopithecids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (4), pp.865-878. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2009n4a865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predormancy omnivory in European cave bears evidenced by a dental microwear analysis of Ursus spelaeus from Goyet, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (36), pp.15390-3. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0907373106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis : 50 years dedicated to paleontological Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.693-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens : dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.48. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0911167106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear patterns of extant and extinct Muridae (Rodentia, Mammalia) : ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturwissenchaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-008-0501-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could sympatric megaherbivores coexist? Example of niche partitioning within a proboscidean community from the Miocene of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear analysis of bovids from the Vallesian (late Miocene) of Axios Valley in Greece : reconstruction of the habitat of Ouranopithecus macedoniensis (Primates, Hominoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.421-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Macchiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caropreso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary characterization of the hominoid Khoratpithecus (Miocene of Thailand): evidence from dental topographic and microwear texture analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.329-333. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-006-0107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovid paleoecology and paleoenvironments from the Late Miocene of Bulgaria: evidence from dental microwear and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Kovachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 241 (3-4), pp.637-654. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and palaeoecology of bovids from the Early Pliocene of Langebaanweg, Western Cape province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101, pp.365-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Dental Microwear Analysis: Application to Extant Primates and Ouranopithecus Macedoniensis (Late Miocene of Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.551--561. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2004.p04-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diets of modern and late Miocene hippopotamids : evidence from carbon isotope composition and micro-wear of tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 221, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of fossil bovids from northern Greece : paleoenvironmental conditions in the eastern Mediterranean during the Messinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 217, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of the late Miocene bovids of northern Greece : Vallesian environmental changes and disappearance of Ouranopithecus macedoniensis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 176 (5), pp.475-484. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/176.5.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth Microwear Pattern in Roe Deer (Capreolus Capreolus L.) from Chizé (Western France) and Relation to Food Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (1), pp.125--132. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usure à l'usage : paléoécologie alimentaire des rongeurs du Paléogène d'Amazonie péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.657746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perspective sur le colobiné fossile Mesopithecus : l’apport du labyrinthe osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e colloque de la Société francophone de primatologie. (Paléo)primatologie : du terrain au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de primatologie, Sep 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantifying mesowear proxies: geometric morphometric mesowear (GMMW) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Women in Archaeology and Paleontology (AWAP), Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell us about their paleoenvironmental context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology and paleoenvironment of the early Pleistocene Gerakarou herbivore mammal community (Mygdonia basin, Greece) as inferred by DMTA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, online, France. http://palaeovc.org/index.php/downloads/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des compositions isotopiques du calcium de l'os et de l'émail des cervidés, une piste pour étudier l'écologie et les stratégies de reproduction des mammifères modernes et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground truthing dental ecological proxies on a modern alpine community of sympatric ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Vertebrate Paleontology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Vertebrate Paleontology, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope analysis of cercopithecidae from the Shungura formation, 3.3 Ma-1.2 Ma: diet during the transition between dominant species of &amp;lt;i&amp;gt;Theropithecus&amp;lt;/i&amp;gt; in the Turkana basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th annual meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Vertebrate Paleontology, Oct 2020, New york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell about the paleoenvironmental context early Homo faced in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lower Pleistocene Primate-Bearing Fossil Site of Dafnero (W. Macedonia, Greece): New Data from classic and Innovative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusa deer, an invasive species : inter & intra-population ecology, diet and dental microwear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in dietary habits between papionins and hominins from the Shungura Formation, Ethiopia: evidence from an improved Dental Microwear Texture Analysis based on surface sampling on phases I and II molar facets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New-Orleans, United States. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeding ecology of Dolichopithecus ruscinensis from Perpignan: Insights from Dental Microwear Textural Analysis and Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gr. Cobalcescu Annual Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the reconstruction of rhinocerotoid palaeodiets, using dental texture microwear and dietary preferences of extant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hippopotamoid adaptative suite: the case study of Bothriodon velaunum (Cuvier, 1824) [Mammalia, Cetartiodactyla] from Ronzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données paléontologiques de la grotte de La Marche (Pléistocène supérieur, Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’anthropologie de Paris : 1843e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2018, Poitiers, France. pp.S17, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0194-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your diet on your teeth: Dental Microwear Texture Analysis as a proxy for estimating the diet of extinct South American caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Mamani Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Paleontological Congress (IPC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis as a proxy for estimating the diet of caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Jornadas Argentinas de Mastozoología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bahía Blanca, Argentina. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of two sympatric cervids from Spain: confronting data from stomach contents and dental microwear texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural analysis to track the history of large herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis of early Pleistocene cervids: a paleoenvironmental approach at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists, Jul 2016, Haarlem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE RADIATIONS AND ECOLOGICAL DIVERSITY OF EUROPEAN ADAPIFORMS IN WESTERN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Society-of-Vertebrate-Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference database of enamel texture microwear in extant rhinoceroses and its relevance for diet reconstruction of the fossil rhinocerotid Stephanorhinus (Mammalia, Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dietary plasticity of Eucladoceros ctenoides: what does its occurrence in the fossil record mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the feeding ecology and habitat of the primate from Dafnero-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the Regional Commitee on Mediterranean Neogene Stratigraphy - RCMNS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement / On the Move / In Bewegung Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen Mobility of people, objects and ideas during the European Upper Paleolithic Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum. Actes de la séance commune de la Société préhistorique française et la Hugo Obermaier-Gesellschaft à Strasbourg (16 - 17 mai 2019), Textes publiés sous la direction de Ludovic Mevel, Mara-Julia Weber et Andreas Maier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, p. 195-219, 2021, Séances de la Société préhistorique française n°17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5/5, Laboratoire PALEVOPRIM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId525"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gildas Merceron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche CNRSDirecteur du laboratoire PALEVOPRIM, CNRS et Université de Poitiers, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-gildasmerceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5777-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077745183</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">211917757</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000139623916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A close-up at the paleoecology of the most western gelada relatives: Insights from dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalia Gallotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 210, pp.103784. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2025.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del diente a la dieta: un nuevo modelo de interpretación del microdesgaste dentario en roedores caviomorfos actuales para inferencias paleoecológicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim Informativo da Sociedade Brasileira de Paleontologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeodiet reconstruction of Palaeogene rodents from the Shapaja Section (Tarapoto, Peru) with dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 694, pp.113767. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felines from the middle Villafranchian (Early Pleistocene) mammal fauna of Dafnero 3, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grohé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Moutrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2025.2524712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of dietary preferences of the Lophiodontidae (Mammalia, Perissodactyla) from Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Tabuce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.113076. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2025.113076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth wear analyses track niche partitioning at Gerakarou, a 1.8 Ma old site from Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia G Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108712. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was the steppe bison a grazing beast in Pleistocene landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady G Boeskorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra O Krotova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), pp.240317. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.240317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/dbgtp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postcranial anatomy of the long bones of colobines (Mammalia, Primates) from the Plio-Pleistocene Omo Group deposits (Shungura Formation and Usno Formation, 1967-2018 field campaigns, Lower Omo Valley, Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100217, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31233/osf.io/bwegt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7956), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05942-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limits of calcium isotopes diagenesis in fossil bone and enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Dodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Albalat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 351, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2023.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dietary niches of fossil Plio-Pleistocene European macaques: The case of Macaca majori Azzaroli, 1946 from Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 185, pp.103454. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anatomy of the hindlimb of Theropithecus brumpti (Cercopithecidae, Papionini): Morphofunctional implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.103333. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on Early Pleistocene Nyctereutes from the Balkans based on material from Dafnero-3 (Greece) and Varshets (Bulgaria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggelos Tamvakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Savvidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Youlatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2022.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Procobus Khomenko, 1913 (Mammalia: Artiodactyla: Bovidae), with new evidence from the Late Miocene of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeoworld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palwor.2023.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Preface to Special Issue: Understanding dental proxies of ancient diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 621, pp.111589. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal diversity of dietary preferences and stress sensibilities of early and middle Miocene Rhinocerotidae from Eurasia: impact of climate changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.e5. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayshin Ghalichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary ecology of Reduncini (Bovidae) from the Shungura Formation, Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 587, pp.110789. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the relationship between diet and mandibular morphology using a pig model: New insights for paleodietary reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.24895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary ecology of the endemic European Eocene Plagiolophus (Mammalia: Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perales-Gogenola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gómez-Olivencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pereda-Suberbiola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 594, pp.110962. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of the last European colobine monkey, Dolichopithecus ruscinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.103199. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2022.103199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategies of circum‑Mediterranean hipparionins during the late Miocene: Exploring dietary preferences related to size through dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Orlandi-Oliveras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meike Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.a13. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear foraging ecology of a large browsing ruminant in Northern Hemisphere: The European moose (Alces alces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 586, pp.110754. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About inter- and intra-specific variability of dental microwear texture in rodents: Study of two sympatric Proechimys (Echimyidae) species from the Cacao locality, French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Catzeflis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Understanding dental proxies of ancient diets, 591, pp.110880. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coherent biogeographical framework for Old World Neogene and Pleistocene mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chavasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (2), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of the Bony Labyrinth Supports the Affinities of Paradolichopithecus with the Papionina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-022-00329-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture analysis in Toothfrax and MountainsMap® SSFA module: Different software packages, different results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Bob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blateyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e77. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear and microwear for the dietary reconstruction of Quaternary Southeast Asian serows and gorals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakritip Isarankura Na Ayudhya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanakul Wannaprasert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2022.1000168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene rhinocerotids from the Balkan-Iranian province: ecological insights from dental microwear textures and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2022.2095910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology of the Rhinocerotidae (Mammalia, Perissodactyla) from Béon 1, Montréal-du-Gers (late early Miocene, SW France): Insights from dental microwear texture analysis, mesowear, and enamel hypoplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.a27. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium isotopic variability of cervid bioapatite and implications for mammalian physiology and diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 573, pp.110418. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further away with dental microwear analysis: Food resource partitioning among Plio-Pleistocene monkeys from the Shungura Formation, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 572, pp.110414. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth tales told by dental diet proxies: an alpine community of sympatric ruminants as a model to decipher the ecology of fossil fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.110077. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leaves to seeds? The dietary shift in late Miocene colobine monkeys of southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.1983-1997. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.14283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The saber-toothed cat Homotherium latidens (Owen, 1846) from the lower Pleistocene locality Dafnero, Western Macedonia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (10), pp.139-149. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/geodiversitas2020v42a10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The earliest known crown-Testudo tortoise from the late Miocene (Vallesian, 9 Ma) of Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (4), pp.e0224783. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0224783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damaged digital surfaces also deserve realistic healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.035008. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aba7a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis and diet in caviomorphs (Rodentia) from the Serra do Mar Atlantic forest (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (2), pp.386-402. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyz194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer feeding ecology and hunting strategies by Magdalenians from Pincevent (Paris Basin, France): New insights from dental microwear textural analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (4), pp.519-528. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.2879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostratigraphy and Chronology of the Lower Pleistocene Primate Bearing Dafnero Fossil Site, N. Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (3), pp.22. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat3030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet, Grit and Dental Microwear Textures: the facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 168 (S68), pp.164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using springbok (Antidorcas) dietary proxies to reconstruct inferred palaeovegetational changes over 2 million years in Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Hopley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.1014-1028. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoecology of cave bears as evidenced by dental wear analysis: a review of methods and recent findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.448-460. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1351441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textures and dietary preferences of extant rhinoceroses (Perissodactyla, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13364-019-00427-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gathering and Analyzing Surface Parameters for Diet Identification Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.75. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/technologies6030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phylogenetic Signal in Tooth Wear: What Does It Mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Desantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Fortelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick E. Grine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Janis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecol Evol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (22), pp.11359--11362. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Tragelaphini (Bovidae) from the Shungura Formation, Omo Valley, Ethiopia: Contribution of dental wear analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquye Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 496, pp.103-120. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Browsing and non-browsing extant and extinct giraffids Evidence from dental microwear textural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 505, pp.128-139. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enamel surface topography analysis for diet discrimination. A methodology to enhance and select discriminative parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672X/aa9dd3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Eucladoceros ctenoides as a proxy to track regional environmental variations in Europe during the early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4-5), pp.320-332. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear textural analysis as an analytical tool to depict individual traits and reconstruct the diet of a primate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Percher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gontran Nsi Akoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Galbany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 165 (1), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.23337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary niches of terrestrial cercopithecines from the Plio-Pleistocene Shungura Formation, Ethiopia: evidence from Dental Microwear Texture Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32092-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pliocene remains of Camelus grattardi (Mammalia, Camelidae) from the Shungura Formation, Lower Omo Valley, Ethiopia, and the evolution of African camels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.1123-1134. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2017.1423485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitats and niche partitioning of European large herbivores during the Holocene – Insights from 3D dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Makowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Piličiauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.183-195. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2Ma old baboon-like monkey from Northern Greece and new evidence to support the Paradolichopithecus – Procynocephalus synonymy (Primates: Cercopithecidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoi Kynigopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.178-192. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Textural Analyses to Track Feeding Ecology of Reindeer: A Comparison of Two Contrasting Populations in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was Mesopithecus a Seed Eating Colobine? Assessment of Cracking, Grinding and Shearing Ability Using Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.79--92. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and controlled food testing on sheep: The TRIDENT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.174-183. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming sampling issues in dental tribology: Insights from an experimentation on sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontologia Electronica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26879/762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer in an arid habitat: dental microwear textures track feeding adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sierra Tellado Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix, the Italian Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.222-230. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-28.2-12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Biotribology: Final thoughts and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongrong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mugino Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosurface and Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bsbt.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon-based plant defences, tooth wear and voles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szafranska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 219 (4), pp.501 - 507. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jeb.134890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironments Inferred from Phytoliths and Dental Microwear Texture Analyses of Meso-Herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.135--146. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis in mammalian ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the environmental from the dietary: dust does not matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (1838), pp.458 - 467. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2016.1032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeds, browse, and tooth wear: a sheep perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (16), </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional dental microwear texture analysis and diet in extant Suidae (Mammalia: Cetartiodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.279-291. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy, biostratigraphy and palaeoecology of Choerolophodon (Proboscidea, Mammalia) in the Miocene of SE Europe-SW Asia : implications for phylogeny and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George E. Konidaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2014.985339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D dental microwear texture analysis of feeding habits of sympatric ruminants in the Bialowieza Primeval Forest, Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kaminska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 328, pp.262-269. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Abrasivenses is associated with variability of microwear and dental surface texture in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.e56167. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0056167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Isotope Ecology of Miocene Bovids from Northern Greece and the Ape/Monkey Turnover in the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (2), pp.185--198. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic Feeding Strategy for the Earliest Old World Hypsodont Equids: Evidence from Stable Isotope and Dental Wear Proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tütken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vennemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74463. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene climatic and environmental variations in northern Greece inferred from stable isotope compositions (δ18O, δ13C) of equid teeth apatite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 388, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hominid tooth from Bulgaria: The last pre-human hominid of continental Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. N. Markov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (1), pp.138-145. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Proxy Approach Detects Heterogeneous Habitats for Primates during the Miocene Climatic Optimum in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. B. Göhlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.150--161. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Şerefköy-2, a new Late Miocene mammal locality from the Yatağan Formation, Muğla, SW Turkey - Şerefköy-2, une nouvelle localité à mammifères du Miocène supérieur de la Formation Yatağan, Muğla, Sud-Ouest de la Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanju Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serdar Mayda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Alçiçek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (1), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal ecological diversity amongst eocene primates of france: Evidence from teeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 147 (2), pp.201-216. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.21638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating the success of Hippopotaminae with the C(4) grass expansion in Africa: Relationship and diet of early Pliocene hippopotamids from Langebaanweg, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (3-4), pp.350-361. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Primate Community of Cachoeira (Brazilian Amazonia): A Model to Decipher Ecological Partitioning among Extinct Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alloing-Seguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.e27392. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0027392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental mesowear analysis of the late Miocene Bovidae from Toros-Menalla (Chad) and early hominid habitats in Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likius Andossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mackaye Hassane Taisso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 292, pp.184-191. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.03.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruminant diets and the Miocene extinction of European great apes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 277 (1697), pp.3105-3112. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2010.0523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding preferences of Gomphotherium subtapiroideum (Proboscidea, Mammalia) from the Miocene of Sandelzhausen (Northern Alpine Foreland Basin, southern Germany) through life and geological time: evidence from dental microwear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paläontologische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (1), pp.205-215. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12542-010-0054-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary reconstruction of the Amphipithecidae (Primates, Anthropoidea) from the Paleogene of South Asia and paleoecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (1), pp.96-108. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2010.04.00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00687268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding habits of the first European colobine, Mesopithecus (Mammalia, Primates) : evidence from a comparative dental microwear analysis with modern cercopithecids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (4), pp.865-878. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/g2009n4a865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens: Dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predormancy omnivory in European cave bears evidenced by a dental microwear analysis of Ursus spelaeus from Goyet, Belgium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mietje Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (36), pp.15390-3. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0907373106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis : 50 years dedicated to paleontological Research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.D. Koufos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.693-707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Bocherens : dental microwear and stable isotopes on bone collagen are complementary to sort out cave bear diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Germonpré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.48. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0911167106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear patterns of extant and extinct Muridae (Rodentia, Mammalia) : ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturwissenchaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-008-0501-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folivory or fruit/seed predation for Mesopithecus, an earliest colobine from the late Miocene of Eurasia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.732-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How could sympatric megaherbivores coexist? Example of niche partitioning within a proboscidean community from the Miocene of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Calandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula B. Göhlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95, pp.831-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear analysis of bovids from the Vallesian (late Miocene) of Axios Valley in Greece : reconstruction of the habitat of Ouranopithecus macedoniensis (Primates, Hominoidea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (3), pp.421-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00238501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oldest human remains from the Beagle Channel region, Tierra del Fuego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Macchiarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bondioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caropreso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.328-337. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary characterization of the hominoid Khoratpithecus (Miocene of Thailand): evidence from dental topographic and microwear texture analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert S. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaowalak Chaimanee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Jaeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 93, pp.329-333. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00114-006-0107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovid paleoecology and paleoenvironments from the Late Miocene of Bulgaria: evidence from dental microwear and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaï Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitar Kovachev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 241 (3-4), pp.637-654. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear and palaeoecology of bovids from the Early Pliocene of Langebaanweg, Western Cape province, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter S. Ungar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 101, pp.365-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Dental Microwear Analysis: Application to Extant Primates and Ouranopithecus Macedoniensis (Late Miocene of Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges D. Koufos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (6), pp.551--561. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2110/palo.2004.p04-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diets of modern and late Miocene hippopotamids : evidence from carbon isotope composition and micro-wear of tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 221, pp.153-174. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2005.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of fossil bovids from northern Greece : paleoenvironmental conditions in the eastern Mediterranean during the Messinian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 217, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear of the late Miocene bovids of northern Greece : Vallesian environmental changes and disappearance of Ouranopithecus macedoniensis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 176 (5), pp.475-484. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/176.5.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth Microwear Pattern in Roe Deer (Capreolus Capreolus L.) from Chizé (Western France) and Relation to Food Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Viriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (1), pp.125--132. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Miocene paleoenvironment of Afghanistan as inferred from dental microwear in artiodactyls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solounias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 207, pp.143-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hominid from the Upper Miocene of Chad, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pilbeam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Taïsso Mackaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andossa Likius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 418 (6894), pp.145-151. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature00879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usure à l'usage : paléoécologie alimentaire des rongeurs du Paléogène d'Amazonie péruvienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana M Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Salas-Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.657746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle perspective sur le colobiné fossile Mesopithecus : l’apport du labyrinthe osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Geraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e colloque de la Société francophone de primatologie. (Paléo)primatologie : du terrain au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de primatologie, Sep 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of soil ingestion on dental microwear textures using a wild boar experimental model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of the Association of Archaeological Wear &amp; Residue Analysts: Tracing Social Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantifying mesowear proxies: geometric morphometric mesowear (GMMW) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Women in Archaeology and Paleontology (AWAP), Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des compositions isotopiques du calcium de l'os et de l'émail des cervidés, une piste pour étudier l'écologie et les stratégies de reproduction des mammifères modernes et fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Balter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology and paleoenvironment of the early Pleistocene Gerakarou herbivore mammal community (Mygdonia basin, Greece) as inferred by DMTA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, online, France. http://palaeovc.org/index.php/downloads/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; CNRS; Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Ec Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Neaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell us about their paleoenvironmental context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground truthing dental ecological proxies on a modern alpine community of sympatric ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Vertebrate Paleontology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Vertebrate Paleontology, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining fossil enamel stable isotopes and dental microwear texture analysis to assess dietary niche-partitioning among primates (Cercopithecidae and Hominidae) from the Lower Omo Valley, Ethiopia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslea Hlusko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Worldwide, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle E.C. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope analysis of cercopithecidae from the Shungura formation, 3.3 Ma-1.2 Ma: diet during the transition between dominant species of &amp;lt;i&amp;gt;Theropithecus&amp;lt;/i&amp;gt; in the Turkana basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin T Uno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">80th annual meeting of the Society of Vertebrate Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Vertebrate Paleontology, Oct 2020, New york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell about the paleoenvironmental context early Homo faced in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lower Pleistocene Primate-Bearing Fossil Site of Dafnero (W. Macedonia, Greece): New Data from classic and Innovative Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S. Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Aidona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouloud Benammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Congress of the Geological Society of Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusa deer, an invasive species : inter & intra-population ecology, diet and dental microwear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in dietary habits between papionins and hominins from the Shungura Formation, Ethiopia: evidence from an improved Dental Microwear Texture Analysis based on surface sampling on phases I and II molar facets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auria Kallend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New-Orleans, United States. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The feeding ecology of Dolichopithecus ruscinensis from Perpignan: Insights from Dental Microwear Textural Analysis and Dental Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris-Alexander Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gr. Cobalcescu Annual Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tool for the reconstruction of rhinocerotoid palaeodiets, using dental texture microwear and dietary preferences of extant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Young Natural History scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your diet on your teeth: Dental Microwear Texture Analysis as a proxy for estimating the diet of extinct South American caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardino Mamani Quispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Candela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th International Paleontological Congress (IPC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données paléontologiques de la grotte de La Marche (Pléistocène supérieur, Lussac-les-Châteaux, Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Airvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d’anthropologie de Paris : 1843e réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’anthropologie de Paris, Jan 2018, Poitiers, France. pp.S17, </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-017-0194-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hippopotamoid adaptative suite: the case study of Bothriodon velaunum (Cuvier, 1824) [Mammalia, Cetartiodactyla] from Ronzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lihoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Daver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder Gomes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis as a proxy for estimating the diet of caviomorph rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Jornadas Argentinas de Mastozoología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bahía Blanca, Argentina. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis of early Pleistocene cervids: a paleoenvironmental approach at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists, Jul 2016, Haarlem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural analysis to track the history of large herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of two sympatric cervids from Spain: confronting data from stomach contents and dental microwear texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE RADIATIONS AND ECOLOGICAL DIVERSITY OF EUROPEAN ADAPIFORMS IN WESTERN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the Society-of-Vertebrate-Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Raleigh, NC, United States. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations dentaires du genre Theropithecus au Plio-Pléistocène et implications paléoécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Sabourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazarus Kgasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e colloque de la Société Francophone de Primatologie. (Paléo)primatologies, du terrain au laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Poitiers, France. Revue de primatologie, 16, 2025, </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15wda⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reference database of enamel texture microwear in extant rhinoceroses and its relevance for diet reconstruction of the fossil rhinocerotid Stephanorhinus (Mammalia, Perissodactyla)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Ballatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Palaeontological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the feeding ecology and habitat of the primate from Dafnero-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the Regional Commitee on Mediterranean Neogene Stratigraphy - RCMNS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dietary plasticity of Eucladoceros ctenoides: what does its occurrence in the fossil record mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paléontologues sont sur les dents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche-Midi; CNRS, pp.52-53, 2023, 978-2-7491-7814-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement / On the Move / In Bewegung Mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen Mobility of people, objects and ideas during the European Upper Paleolithic Mobilität von Menschen, Objekten und Ideen im europäischen Jungpaläolithikum. Actes de la séance commune de la Société préhistorique française et la Hugo Obermaier-Gesellschaft à Strasbourg (16 - 17 mai 2019), Textes publiés sous la direction de Ludovic Mevel, Mara-Julia Weber et Andreas Maier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, p. 195-219, 2021, Séances de la Société préhistorique française n°17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Glacial Maximum and the Late Glacial in northern France - Palaeoecological implications of animal community structuration and feeding behaviours based on dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Mevel; Mara-Julia Weber; Andreas Maier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Mouvement : mobilités des hommes, des objets et des idées pendant le Paléolithique supérieur européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-219, 2021, Séances de la Société préhistorique française, 17, 2-913745-86-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on feeding habits of Kolpochoerus from the Shungura Formation (Lower Omo Valley, Ethiopia) using dental microwear textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Renaud Boisserie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5/5, Laboratoire PALEVOPRIM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId530"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37D8BCEA"/>
+    <w:nsid w:val="B7C4883F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-gildasmerceron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5777-7126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077745183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211917757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139623916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05574593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boivin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Candela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salas-Gismondi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05532817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hullot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pallas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/bwegt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573203v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Alifieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia G Gkeme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S Kostopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04686160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra O Krotova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240317" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T&#252;tken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Tamvakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Savvidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Spassov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Youlatos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2022.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207838v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2023.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.222" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849025v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00329-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bob" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blateyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hildebrandt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.204" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kowalczyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110754" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03579274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110880" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perales-Gogenola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Orlandi-Oliveras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike K&#246;hler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rowan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110789" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849636v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakritip Isarankura Na Ayudhya" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanakul Wannaprasert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1000168" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03747321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2095910" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455891v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1163" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110077" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538523v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224783" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Koufos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Candela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyz194" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2879" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ballatore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-019-00427-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1351441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Desantis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Ungar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100368v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sewell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hopley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipfel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Reynolds" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Makowiecki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Pili&#269;iauskien&#279;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.050" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100293v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kynigopoulou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.02.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834854v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enquye Negash" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.01.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fortelius" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E. Grine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Janis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Kaiser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4541" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32092-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907927v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.07.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079754v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Nsi Akoue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Galbany" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23337" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100346v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Martini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likius Andossa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1423485" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrong Zhou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantino" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoffman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugino Kubo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.11.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038275v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn Veiberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Strand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdarshan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/762" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908042v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Azorit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra Tellado Ruiz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-28.2-12048" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980824v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12063" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZNRGL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Scott" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2016.01.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735580v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szafranska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134890" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271711v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Konidaris" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.985339" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011566v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kaminska" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.041" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTN1WQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993600v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Kaiser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piotrowski" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clauss" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056167" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880198v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074463" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maridet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712850v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanju Kaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.09.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3S6L5J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690031v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Spassov" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Markov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.008" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08H8S219-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690029v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21638" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5Q7MPT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659186v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alloing-Seguier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027392" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.05.040" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1WQCZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687268v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.04.00" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687459v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-010-0054-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LGXXHX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Schulz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0523" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489997v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye Hassane Taisso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.03.042" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTNJPK3S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437925v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Scott" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629015v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goillot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488243v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a865" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488259v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Goillot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907373106" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440951v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911167106" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358012v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0501-x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X2L93HH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336543v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238501v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340174v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0107-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BX1X4081-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157170v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Kovachev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.05.005" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0C5D81L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262412v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886600v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2004.p04-17" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256309v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.02.010" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMD90S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262420v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.11.019" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HVM95K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262427v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/176.5.475" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886601v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BM3QPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344737v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570479v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908436v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591653v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587882v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037539v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslea Hlusko" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908565v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Green" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254304v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Uno" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908640v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408541v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gkeme" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908613v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310032v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165702v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328477v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033452v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fournel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0194-9" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852600v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Mamani Quispe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813514v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908786v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908775v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908744v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832652v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165675v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908711v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908684v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915782v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hal-gildasmerceron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5777-7126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077745183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211917757" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139623916" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05395779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Gallotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103784" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05532817v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M Candela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05574593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salas-Gismondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113767" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hullot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113076" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Alifieri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia G Gkeme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S Kostopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108712" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04686160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady G Boeskorov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra O Krotova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240317" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dbgtp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04844589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pallas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daver" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/bwegt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05942-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Dodat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Olive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.04.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Alba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nishimura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103454" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103333" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggelos Tamvakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Savvidou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Spassov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Youlatos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2022.09.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palwor.2023.06.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T&#252;tken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111589" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.222" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rowan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110789" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perales-Gogenola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badiola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#243;mez-Olivencia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereda-Suberbiola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110962" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lazzari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2022.103199" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Orlandi-Oliveras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike K&#246;hler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/990" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kowalczyk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03579274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Catzeflis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110880" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12594" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849025v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-022-00329-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Calandra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Bob" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blateyron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hildebrandt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakritip Isarankura Na Ayudhya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanakul Wannaprasert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.1000168" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03747321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2095910" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laurent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1163" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balter" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110418" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auria Kallend" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110414" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004237v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14283" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges D. Koufos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S. Kostopoulos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pinton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Valentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224783" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042203v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aba7a3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02409907v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Candela" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyz194" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2879" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659556v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Benammi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Aidona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat3030022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271643v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Desantis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Ungar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sewell" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hopley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zipfel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Reynolds" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002233v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peign&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1351441" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159064v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ballatore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13364-019-00427-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies6030075" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fortelius" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick E. Grine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Janis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Kaiser" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4541" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bibi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enquye Negash" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.01.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01834854v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.036" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042216v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672X/aa9dd3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907927v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.07.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Percher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran Nsi Akoue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Galbany" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Romero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23337" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-Alexander Plastiras" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32092-z" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100346v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Martini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Likius Andossa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1423485" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098316v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Makowiecki" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Pili&#269;iauskien&#279;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.050" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100293v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kynigopoulou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.02.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn Veiberg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Strand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.09.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.12.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101056v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdarshan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Surault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/762" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908042v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Azorit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra Tellado Ruiz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-28.2-12048" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrong Zhou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoffman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mugino Kubo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsbt.2017.11.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01735580v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zub" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szafranska" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalewski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134890" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Novello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Scott" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2016.01.004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02980824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12063" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6ZNRGL5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05039130v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2241" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086226v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271711v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Konidaris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Koufos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.985339" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011566v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kaminska" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Kowalczyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.05.041" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CTN1WQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993600v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Kaiser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vennemann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/annotation/03028b14-c992-442b-a6a1-ee3ca4132a33" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843084v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Piotrowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clauss" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056167" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.05.003" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ4X4XW0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880198v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074463" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amiot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Koufos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martineau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.07.021" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P81NQ3GX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690031v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Spassov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Markov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.10.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08H8S219-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880186v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costeur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maridet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.006" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712850v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanju Kaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.09.001" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3S6L5J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.21638" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P5Q7MPT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668333v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.05.040" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X1WQCZ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659186v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alloing-Seguier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027392" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489997v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackaye Hassane Taisso" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vignaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.03.042" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTNJPK3S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687256v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Schulz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0523" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687459v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula B. G&#246;hlich" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-010-0054-0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5LGXXHX2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00687268v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2010.04.00" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2009n4a865" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peigne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germonpr&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488259v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Goillot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907373106" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549177v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440951v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911167106" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358012v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viriot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-008-0501-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X2L93HH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437925v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Scott" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336543v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00238501v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379595v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Macchiarelli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bondioli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caropreso" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.828" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3D3Q360-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340174v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Taylor" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0107-0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BX1X4081-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157170v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitar Kovachev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.05.005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0C5D81L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262412v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886600v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2004.p04-17" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256309v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2005.02.010" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMD90S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262420v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.11.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2HVM95K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262427v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/176.5.475" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886601v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BM3QPC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068204v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solounias" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910123v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brunet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilbeam" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Ta&#239;sso Mackaye" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andossa Likius" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature00879" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CCB97F821D4FB5394E7DF504E545B919CB463112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344737v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570479v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258247v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908436v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587882v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908485v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037539v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brown" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslea Hlusko" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591653v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908565v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Green" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037567v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04254304v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Uno" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908640v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408541v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gkeme" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908613v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310032v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408524v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165702v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01852600v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardino Mamani Quispe" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033452v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fournel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0194-9" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328477v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813514v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908744v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908775v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908786v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832652v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608104v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Sabourin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wda" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165675v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908684v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908711v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503611v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302521v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593075v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/doc_inline_src/515/I_Bignon_Lau_rgb.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258290v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915782v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>